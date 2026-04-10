--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1466,643 +1466,651 @@
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly organized and self-assembled Na0.5Bi0.5TiO3 nanodots elaborated by sol-gel and pulsed laser deposition routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107, pp.299-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Synthesis of doped biphasic calcium phosphate for bone substitutes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
+              <w:t xml:space="preserve">19th European Inter-Regional Conference on Ceramics (CIEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Leoben, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390681v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
+                <w:t xml:space="preserve">Synthesis of Doped Biphasic Calcium Phosphate for bone substitutes applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of Belgian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gent, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392038v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392042v1</w:t>
+                <w:t xml:space="preserve">hal-04392038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2112,1218 +2120,1214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">BioCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393194v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryem Mounaj</w:t>
+                <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303378v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Bioceramics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392669v1</w:t>
+                <w:t xml:space="preserve">hal-04393194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of doped b-tricalcium phosphate bioceramics by robocasting for bone repair applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392030v1</w:t>
+                <w:t xml:space="preserve">hal-04303378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de prothèses dentaires par fabrication additive indirecte combinant stéréolithographie et gel casting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boilet</w:t>
+                <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">BCERS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392049v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of complex ceramic parts using stereolithography and gel casting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Elaboration de prothèses dentaires par fabrication additive indirecte combinant stéréolithographie et gel casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHAPING 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392052v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+                <w:t xml:space="preserve">Fabrication of doped b-tricalcium phosphate bioceramics by robocasting for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392013v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Shaping of complex ceramic parts using stereolithography and gel casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
+              <w:t xml:space="preserve">SHAPING 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393056v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392017v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392047v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
@@ -3337,1263 +3341,1509 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Preux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393277v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391972v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654604v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
+                <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI CONFERENCE AND EXHIBITION OF THE EUROPEAN CERAMIC SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">BCERS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393086v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774911v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">XVI CONFERENCE AND EXHIBITION OF THE EUROPEAN CERAMIC SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851995v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952038v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the synthesis &amp; optical characterization of 2D ferroelectric Ba0.85Ca0.15Ti0.9Zr0.1O3 by RF sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf K Bostan</w:t>
+                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium. 2024</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622518v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Challenges in the synthesis &amp; optical characterization of 2D ferroelectric Ba0.85Ca0.15Ti0.9Zr0.1O3 by RF sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf K Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hua Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392681v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement par robocasting de biocéramiques en β-TCP dopé destiné à la fabrication de substituts osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4652,680 +4902,805 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
+                <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393071v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392679v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392678v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393035v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PZT System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.345-357, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00102-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5393,51 +5768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B642D79A"/>
+    <w:nsid w:val="6D035FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>