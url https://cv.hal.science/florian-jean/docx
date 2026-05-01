--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -294,641 +294,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
+                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Canillas</w:t>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leriche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281974v1</w:t>
+                <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
+                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Íris Soares</w:t>
+                <w:t xml:space="preserve">Maria Canillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Erceg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414994v1</w:t>
+                <w:t xml:space="preserve">hal-04281974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of doped β-tricalcium phosphate bioceramics by Direct Ink Writing for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íris Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103197v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.100168. </w:t>
@@ -1005,51 +1005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,77 +1693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of doped biphasic calcium phosphate for bone substitutes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,77 +1814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Doped Biphasic Calcium Phosphate for bone substitutes applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2047,103 +2047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioCAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
@@ -2172,103 +2172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,355 +2287,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393194v1</w:t>
+                <w:t xml:space="preserve">hal-04303378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryem Mounaj</w:t>
+                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303378v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Preux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCERS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -2789,103 +2789,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of doped b-tricalcium phosphate bioceramics by robocasting for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3039,90 +3039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3158,609 +3158,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Preux</w:t>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393277v1</w:t>
+                <w:t xml:space="preserve">hal-04393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393056v1</w:t>
+                <w:t xml:space="preserve">hal-04392017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392017v1</w:t>
+                <w:t xml:space="preserve">hal-04392047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392047v1</w:t>
+                <w:t xml:space="preserve">hal-04393277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCERS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Orlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,90 +3914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
@@ -4362,97 +4362,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952016v1</w:t>
+                <w:t xml:space="preserve">hal-00952038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
@@ -4487,800 +4487,800 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Electroceramics XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952038v1</w:t>
+                <w:t xml:space="preserve">hal-00952016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
+                <w:t xml:space="preserve">Study on the synthesis of doped biphasic calcium phosphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582994v1</w:t>
+                <w:t xml:space="preserve">hal-05583026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the synthesis &amp; optical characterization of 2D ferroelectric Ba0.85Ca0.15Ti0.9Zr0.1O3 by RF sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuf K Bostan</w:t>
+                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium. 2024</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622518v1</w:t>
+                <w:t xml:space="preserve">hal-05582994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement par robocasting de biocéramiques en β-TCP dopé destiné à la fabrication de substituts osseux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Challenges in the synthesis &amp; optical characterization of 2D ferroelectric Ba0.85Ca0.15Ti0.9Zr0.1O3 by RF sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf K Bostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hua Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgium. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392687v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement par robocasting de biocéramiques en β-TCP dopé destiné à la fabrication de substituts osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392681v1</w:t>
+                <w:t xml:space="preserve">hal-04392687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393035v1</w:t>
+                <w:t xml:space="preserve">hal-04392681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5305,90 +5305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,277 +5430,398 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PZT System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.345-357, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00102-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5768,51 +5889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D035FF0"/>
+    <w:nsid w:val="19DBC668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>