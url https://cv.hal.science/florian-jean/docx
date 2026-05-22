--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -428,173 +428,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
+                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Canillas</w:t>
+                <w:t xml:space="preserve">Íris Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281974v1</w:t>
+                <w:t xml:space="preserve">hal-04414994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of doped β-tricalcium phosphate bioceramics by Direct Ink Writing for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -603,250 +607,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Canillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Íris Soares</w:t>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Erceg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414994v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
               </w:r>
@@ -960,295 +960,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Orlik</w:t>
+                <w:t xml:space="preserve">Maxence Violier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Vedi Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.1212-1216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.2548-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550924v1</w:t>
+                <w:t xml:space="preserve">hal-03479272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedi Dupont</w:t>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (7), pp.2548-2554. </w:t>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1212-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479272v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
               </w:r>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,277 +1916,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boilet</w:t>
+                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">BioCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392038v1</w:t>
+                <w:t xml:space="preserve">hal-04390681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
+              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390681v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
               </w:r>
@@ -2211,64 +2211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,316 +2287,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méryem Mounaj</w:t>
+                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303378v1</w:t>
+                <w:t xml:space="preserve">hal-04393194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Préparation par fabrication additive de supports de catalyseurs pour la conversion de molécules biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryem Mounaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nord Ouest Européennes des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393194v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,77 +2664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de prothèses dentaires par fabrication additive indirecte combinant stéréolithographie et gel casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,77 +2914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of complex ceramic parts using stereolithography and gel casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,64 +3078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
@@ -3203,64 +3203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
@@ -3289,90 +3289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,64 +3453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
@@ -3578,64 +3578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
@@ -3658,277 +3658,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391972v1</w:t>
+                <w:t xml:space="preserve">hal-03654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">BCERS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654604v1</w:t>
+                <w:t xml:space="preserve">hal-04391972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
               </w:r>
@@ -3953,64 +3953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI CONFERENCE AND EXHIBITION OF THE EUROPEAN CERAMIC SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4973,64 +4973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
@@ -5098,64 +5098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
@@ -5178,273 +5178,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393071v1</w:t>
+                <w:t xml:space="preserve">hal-04392679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392679v1</w:t>
+                <w:t xml:space="preserve">hal-04393071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
               </w:r>
@@ -5469,64 +5469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
@@ -5594,64 +5594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PZT System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.345-357, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5889,51 +5889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DBC668"/>
+    <w:nsid w:val="0057FA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-8607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04717760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Gasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;legris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Davidovits" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7040087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.06.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryem Mounaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf K Bostan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hua Teng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00102-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>