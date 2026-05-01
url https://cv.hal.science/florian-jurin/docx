--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -1360,173 +1360,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolytes Multilayer films and Hydrogels: Versatile materials for applications in organic electronics and controlled release of molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic degradation of micropollutants using polymer/TiO₂ hybrid assemblies Functionalisation of TiO₂ with conductive polymers : synergistic effect evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Félicie Lamic-Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric C Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Materials &amp; Nanomaterials International Conference (MNs-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Portuguese Chemical Society, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées scientifiques GFP Section Est et FRMNGE Axe Polymères &amp; Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708146v1</w:t>
+                <w:t xml:space="preserve">hal-05599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyelectrolytes Multilayer films and Hydrogels: Versatile materials for applications in organic electronics and controlled release of molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Materials &amp; Nanomaterials International Conference (MNs-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portuguese Chemical Society, Jul 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inkjet Printable ZnO/PEDOT:PSS Heterojunction for Thin Flexible Semi-Transparent Optoelectronic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,84 +1669,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 22nd International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1772,51 +1893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA2072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Koenig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01936-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Carravero Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11070474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan del Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schintke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02435614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Jurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Buron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E Jurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Buron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filiatre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.07.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.04.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Vrlini&#269;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurin F.E." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NH2BM8V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet F.E. Jurin S. Lakard C.C. Buron B. Lakard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHW8NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203417" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA2072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chatelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Koenig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01936-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Carravero Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11070474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan del Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schintke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02435614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Jurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Buron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E Jurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Buron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filiatre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.07.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.04.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Vrlini&#269;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.01.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurin F.E." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Buron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.09.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NH2BM8V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet F.E. Jurin S. Lakard C.C. Buron B. Lakard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHW8NDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Duchanois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-F&#233;licie Lamic-Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203417" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>