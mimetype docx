--- v1 (2026-03-29)
+++ v2 (2026-05-04)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF MULTIAXIAL FAILURE AND IDENTIFICATION OF FAILURE CRITERIA FOR A PBX SIMULANT MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ezzaamari</w:t>
+                <w:t xml:space="preserve">Marwen Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.87-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2021037739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199906v1</w:t>
+                <w:t xml:space="preserve">hal-03252975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF MULTIAXIAL FAILURE AND IDENTIFICATION OF FAILURE CRITERIA FOR A PBX SIMULANT MATERIAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Frachon</w:t>
+                <w:t xml:space="preserve">O Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gratton</w:t>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.87-108. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2021037739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct.21.79993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252975v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Shanwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF FATIGUE CRITERIA UNDER PROPORTIONAL AND NON-PROPORTIONAL MULTIAXIAL LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanaswami Ranganathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue criteria applied to a polychoroprene rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,346 +2611,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
+                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Forasacco</w:t>
+                <w:t xml:space="preserve">Manon Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Couarraze</w:t>
+                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974622v1</w:t>
+                <w:t xml:space="preserve">hal-03808912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative hyperelastic model for highly compressible elastomeric seals</w:t>
+                <w:t xml:space="preserve">Understanding of initiation cracks for high performances automotive valves and fatigue life characterization on sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bour</w:t>
+                <w:t xml:space="preserve">R. Forasacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
+                <w:t xml:space="preserve">S. Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">XII European Conference of Constitutive Models for Rubbers (ECCMR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808912v1</w:t>
+                <w:t xml:space="preserve">hal-03974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de joints élastomères compressibles et modélisation de leur comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Altmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Dung Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICERA 2020 International Conference on Engineering Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Thai Nguyen, Vietnam</w:t>
@@ -3255,77 +3255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'identifiabilité des propriétés mécaniques des élastomères par nano-indentation et réduction de modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3465,502 +3465,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268752v1</w:t>
+                <w:t xml:space="preserve">hal-02268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the identifiability of elastomer mechanical properties by nano-indentation and shape-manifold approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue behavior evaluation using instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Constitutive Models for Rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268744v1</w:t>
+                <w:t xml:space="preserve">hal-02268752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDENTATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">CAMTEV IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875586v1</w:t>
+                <w:t xml:space="preserve">hal-02067064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Vulcanisation and Aging on Local Properties of Polychloroprene Rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions on instrumented indentation of elastomers : practical case : Influence of thermal aging on local properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMTEV IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">IDENTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067064v1</w:t>
+                <w:t xml:space="preserve">hal-01875586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Fatigue of an Elastomer by Using Instrumented Indentation</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4061,273 +4061,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715671v1</w:t>
+                <w:t xml:space="preserve">hal-01715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">Nanoparticles effects on the thermomechanical properties of a fluoroelastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708823v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'endommagement par fatigue d'un polybutadiène chargé</w:t>
               </w:r>
@@ -4352,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4415,1270 +4402,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">IDENTIFICATION AND CONTROL OF SOME FACTORS AFFECTING NANOINDENTATION MEASUREMENTS ON ELASTOMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">EUROMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708828v1</w:t>
+                <w:t xml:space="preserve">hal-01708823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some cautions when applying nanoindentation tests on a fluoroelastomer: Experimental researches and application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">Fluoroelastomer based nanocomposites : Investigation of the morphological and thermomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eurofillers - Polymer Blends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715670v1</w:t>
+                <w:t xml:space="preserve">hal-01708828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmodd Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320367v1</w:t>
+                <w:t xml:space="preserve">hal-01403202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Fradet</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de l'épaisseur sur les propriétés thermomécaniques et dynamiques d'un fluoroélastomère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320359v1</w:t>
+                <w:t xml:space="preserve">hal-01320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’endommagement par fatigue sur un butadiène chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
+                <w:t xml:space="preserve">Impact des paramètres expérimentaux de nanoindentation sur les mesures du module d’un élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Morcel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">4eme Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403193v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méo</w:t>
+                <w:t xml:space="preserve">Study of belts through the nanoindentation technique : development and application (Prix master SF2M OUEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valantin Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314220v1</w:t>
+                <w:t xml:space="preserve">hal-01403193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature on fatigue behavior of chloroprene rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the constitutive modeling of a filled rubber: frequency, temperature and amplitude effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on New Trends in Fatigue and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">10th International conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403202v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
+              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630223v1</w:t>
+                <w:t xml:space="preserve">hal-01158972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement multi-axial d'un élastomère chargé et application à la simulation d'essais complexes sur éprouvettes lamifiés élastomère-métal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of mesoscopic out-of-plane defect on the fatigue behavior of a GFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Shanwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme colloque nationnal en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on composite Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158972v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de comportement à partir d'essais multi-axiaux sur palier lamifié : corrélations globales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,64 +5716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,77 +5837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,51 +6105,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of fillers in elastomeric composites: impact of the process on the thermomechanical properties</w:t>
+                <w:t xml:space="preserve">Impact de l'incorporation de nanocharges sur les performances thermomécaniques et chimiques d'un fluoroélastomère chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
@@ -6184,97 +6184,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294357v1</w:t>
+                <w:t xml:space="preserve">hal-03521440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'incorporation de nanocharges sur les performances thermomécaniques et chimiques d'un fluoroélastomère chargé</w:t>
+                <w:t xml:space="preserve">Incorporation of fillers in elastomeric composites: impact of the process on the thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Berthier</w:t>
@@ -6309,73 +6309,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Section Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">IRC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521440v1</w:t>
+                <w:t xml:space="preserve">hal-02294357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Identifiability of Elastomer Mechanical Properties by Nano-Indentation and Shape-Manifold Approach</w:t>
               </w:r>
@@ -6387,64 +6387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Ezzaamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lièges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Deffarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6751,51 +6751,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several Aspects of Elastomer Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dung Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Research and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.607-612, 2021, </w:t>
@@ -7270,51 +7270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Chatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2021037739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dehlouz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Seghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04709-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D7Z7SN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.109022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Chatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frachon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2021037739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ezzaamari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.21.79993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02493613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dehlouz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fradet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Seghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-020-04709-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Berton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.106278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Shanwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deffarges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.11.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01855160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Berthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Venin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosseini Mahmoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.18.82696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Phalip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293600v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delattre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeunes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruanes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanaswami Ranganathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.02.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Valantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D7Z7SN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.11.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01278950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Poisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.518" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01236385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3672431" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03808912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Altmeyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forasacco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couarraze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Pennec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02127326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ezzaamari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmodd Hosseini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valantin Chlo&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02294357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01875593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394417834.ch7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dung Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64719-3_66" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>