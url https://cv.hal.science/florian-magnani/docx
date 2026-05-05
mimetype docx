--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -793,356 +793,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global industrial perspective on lean industry 4.0: a qualitative wide-angle lens approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension humaine du Lean management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Saikouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2025.2509143⟩</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.04.1263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105509v1</w:t>
+                <w:t xml:space="preserve">hal-05552968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension humaine du Lean management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives sur l’accélération dans la logistique : une étude des zones mécanisées dans les plateformes logistiques de la grande distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Cragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Saikouk</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53102/2025.39.04.1263⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 55 (3), pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.235.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552968v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives sur l’accélération dans la logistique : une étude des zones mécanisées dans les plateformes logistiques de la grande distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global industrial perspective on lean industry 4.0: a qualitative wide-angle lens approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Luz Tortorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiju Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Cragg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aidan Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 55 (3), pp.173-190. </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.235.0173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2025.2509143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146397v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transformation technologique en milieu manufacturier : une étude exploratoire des perceptions et adaptations des opérateurs face à l’IA</w:t>
               </w:r>
@@ -1252,264 +1252,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive System to Enhance Operator Engagement during Smart Manufacturing Work</w:t>
+                <w:t xml:space="preserve">Former à l’interdisciplinarité via l’intégration du design à la gestion de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couture</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joblot</w:t>
+                <w:t xml:space="preserve">Emilien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 265 (2), pp.106-119</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609121v1</w:t>
+                <w:t xml:space="preserve">hal-04859771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’interdisciplinarité via l’intégration du design à la gestion de projet</w:t>
+                <w:t xml:space="preserve">Adaptive System to Enhance Operator Engagement during Smart Manufacturing Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Jacob</w:t>
+                <w:t xml:space="preserve">Loïc Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (2)</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265 (2), pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859771v1</w:t>
+                <w:t xml:space="preserve">hal-04602719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive System to Enhance Operator Engagement during Smart Manufacturing Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1560,81 +1560,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 265 (2), pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602719v1</w:t>
+                <w:t xml:space="preserve">hal-04609121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l’interdisciplinarité via l’intégration du design à la gestion de projet : apports et limites dans une école d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,636 +2274,636 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l'engagement des opérateurs à l'ère de l'industrie 5.0</w:t>
+                <w:t xml:space="preserve">LEAN et outils d'immersion à l'heure de l'Industrie 5.0: Une coexistence encore à justifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
+                <w:t xml:space="preserve">Joblot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joblot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356133v1</w:t>
+                <w:t xml:space="preserve">hal-05222863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Confidence and Caution: Artificial Intelligence's Integration in Lean Profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricela Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l’engagement des opérateurs à l’ère de l’industrie 5.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l'engagement des opérateurs à l'ère de l'industrie 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Troyes, France, France</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222844v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de l’engagement dans l’Industrie 5.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l’engagement des opérateurs à l’ère de l’industrie 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rosin</w:t>
+                <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Pellerin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Troyes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222853v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAN et outils d'immersion à l'heure de l'Industrie 5.0: Une coexistence encore à justifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosin Frédéric</w:t>
+                <w:t xml:space="preserve">Renforcement de l’engagement dans l’Industrie 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnani Florian</w:t>
+                <w:t xml:space="preserve">Frederic Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222863v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effects of Industry 4.0/5.0 on Human Factors: A Preliminary Systematic Literature Review</w:t>
               </w:r>
@@ -3036,64 +3036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passalacqua Mario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joblot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnani Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellerin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of learning factories in fostering student creativity: An investigation into lean education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3211,735 +3211,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de cas d'usage pour l'industrie 5.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rosin</w:t>
+                <w:t xml:space="preserve">Approche pédagogique et gestionnaire du projet : Une alternative pour la formation des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Alterpédagogie et altergestion : de nouvelles approches pédagogiques, de nouvelles pratiques de gestion et de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194360v2</w:t>
+                <w:t xml:space="preserve">hal-04110795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole expérimental visant l'étude de l’IA centrée sur l'humain dans le contexte de l'Industrie 5.0 : Application en réalité augmentée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magnani Florian</w:t>
+                <w:t xml:space="preserve">Modèle de cas d'usage pour l'industrie 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142374v1</w:t>
+                <w:t xml:space="preserve">hal-04194360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine de l'objectif est-elle importante? Effets motivationnels d'objectifs autodéfinis en production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole expérimental visant l'étude de l’IA centrée sur l'humain dans le contexte de l'Industrie 5.0 : Application en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194364v1</w:t>
+                <w:t xml:space="preserve">hal-04142374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pédagogique et gestionnaire du projet : Une alternative pour la formation des ingénieurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Jacob</w:t>
+                <w:t xml:space="preserve">L'origine de l'objectif est-elle importante? Effets motivationnels d'objectifs autodéfinis en production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterpédagogie et altergestion : de nouvelles approches pédagogiques, de nouvelles pratiques de gestion et de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110795v1</w:t>
+                <w:t xml:space="preserve">hal-04194364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean 4.0: typology of scenarios and case studies to characterize Industry 4.0 autonomy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joblot Laurent</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management, and Control, MIM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2073-2078, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799489v1</w:t>
+                <w:t xml:space="preserve">hal-03884194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean 4.0: typology of scenarios and case studies to characterize Industry 4.0 autonomy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joblot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joblot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management, and Control, MIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884194v1</w:t>
+                <w:t xml:space="preserve">hal-03799489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4606,51 +4606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pereira Salvadorinho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-06-2025-0149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Mula" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2551238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saikouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.02.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luz Tortorella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiju Antony" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Walsh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2025.2509143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cragg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doyon-Poulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Del-Aguila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2406021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194360v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035302918.00011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508347v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035302918.00017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_51" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108333870.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01E038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pereira Salvadorinho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-06-2025-0149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Forasacco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253260v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Mula" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sanchis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2551238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Saikouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.02.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1263" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cragg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.235.0173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Luz Tortorella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiju Antony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Walsh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2025.2509143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130wz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doyon-Poulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Del-Aguila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2406021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudichau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-01-2023-0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1269620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194360v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035302918.00011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508347v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035302918.00017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_51" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108333870.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060611v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01E038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>