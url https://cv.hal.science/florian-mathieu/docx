--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -502,174 +502,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences dans l’œuvre éducative du mouvement ouvrier au tournant du XXe siècle</w:t>
+                <w:t xml:space="preserve">De l’harmonie céleste à l’harmonie sociale : l’astronomie au service de la cause anarchiste (1880-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cause commune. Revue d'action politique du PCF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.011.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333213v1</w:t>
+                <w:t xml:space="preserve">halshs-04347841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’harmonie céleste à l’harmonie sociale : l’astronomie au service de la cause anarchiste (1880-1939)</w:t>
+                <w:t xml:space="preserve">Les sciences dans l’œuvre éducative du mouvement ouvrier au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cause commune. Revue d'action politique du PCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.011.0173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04347841v1</w:t>
+                <w:t xml:space="preserve">hal-04333213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une place pour l’astronomie dès l’enfance dans les pédagogies libertaires au tournant du XXe siècle</w:t>
               </w:r>
@@ -1528,151 +1528,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
+                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533399v1</w:t>
+                <w:t xml:space="preserve">hal-04533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
+                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533398v1</w:t>
+                <w:t xml:space="preserve">hal-04533399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'astronome et les bagnards</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0816221"/>
+    <w:nsid w:val="677A6039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>