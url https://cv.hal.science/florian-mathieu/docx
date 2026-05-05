--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1528,151 +1528,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
+                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533398v1</w:t>
+                <w:t xml:space="preserve">hal-04533399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
+                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533399v1</w:t>
+                <w:t xml:space="preserve">hal-04533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'astronome et les bagnards</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="677A6039"/>
+    <w:nsid w:val="AAA16392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>