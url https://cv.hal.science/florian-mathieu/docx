--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -238,243 +238,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Michel et les savoirs de l'exil. Les traversées socio-épistémiques de la « Minerve populaire » au bagne de Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">L’astronomie des prolétaires : des vulgarisateurs au service de l’émancipation de la classe ouvrière (1871-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Historical Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.79-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268753v1</w:t>
+                <w:t xml:space="preserve">hal-05413241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’astronomie des prolétaires : des vulgarisateurs au service de l’émancipation de la classe ouvrière (1871-1930)</w:t>
+                <w:t xml:space="preserve">Louise Michel et les savoirs de l'exil. Les traversées socio-épistémiques de la « Minerve populaire » au bagne de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volny Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.277-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-11626777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413241v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Coissac et Ary Sternfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 57 (1), pp.175-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’harmonie céleste à l’harmonie sociale : l’astronomie au service de la cause anarchiste (1880-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences dans l’œuvre éducative du mouvement ouvrier au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cause commune. Revue d'action politique du PCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une place pour l’astronomie dès l’enfance dans les pédagogies libertaires au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Clairaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,51 +724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'astronomie à la Belle Époque : une science &amp;quot;populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -785,551 +785,655 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences et des techniques face à la crise de la démocratie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Infrastructures pour corpus vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin-Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Macarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de l'iRHiST : "L’histoire des sciences et des techniques face à la crise"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">93e Congrès de l'Acfas - Métamorphoses dialogiques des humanités numériques (Colloque CRIHN-GREN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2026, Trois‑Rivières, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19745626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05542294v1</w:t>
+                <w:t xml:space="preserve">hal-05623492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des pratiques astronomiques urbaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’histoire des sciences et des techniques face à la crise de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Congrès de la Société Française d’Histoire des Sciences et des Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Histoire des Sciences et des Techniques, Apr 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de l'iRHiST : "L’histoire des sciences et des techniques face à la crise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Initiative Renouveler l'Histoire des Sciences et des Techniques (iRHiST); Sorbonne Université, Nov 2025, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05203022v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences et le populaire : mise en perspective historique (XIXe-XXe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Archéologie des pratiques astronomiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Radtka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e congrès de l'Acfas, colloque "Penser le populaire : construction d'une catégorie problématique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Huitième Congrès de la Société Française d’Histoire des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Histoire des Sciences et des Techniques, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543255v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05203022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reysa Bernson (1904-1944): invisibilization and oblivion of an astronomy activist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sciences et le populaire : mise en perspective historique (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Biennial Kathleen A. Zar Symposium on Invisible Labor in Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">91e congrès de l'Acfas, colloque "Penser le populaire : construction d'une catégorie problématique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04347785v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des amateurs d’astronomie socialistes et anarchistes : de la science populaire à la science révolutionnaire (1871-1939)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reysa Bernson (1904-1944): invisibilization and oblivion of an astronomy activist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Amateurs en sciences : une histoire par en bas »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">7th Biennial Kathleen A. Zar Symposium on Invisible Labor in Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04347796v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomie populaire et amateurs : quand la science sort de l’observatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des amateurs d’astronomie socialistes et anarchistes : de la science populaire à la science révolutionnaire (1871-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française d'histoire des sciences et des techniques (SFHST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Amateurs en sciences : une histoire par en bas »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04347809v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Astronomie populaire et amateurs : quand la science sort de l’observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société française d'histoire des sciences et des techniques (SFHST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Observation of Sunspots and Their Representations in Societies of Amateur Astronomers in France at the Beginning of the 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the European Society for the History of Science (ESHS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04347820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,107 +1443,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parisien, la Parisienne et l’astronome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciels de Paris. Mutations d'un ciel urbain, de 1870 aux années 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2026, 978-2-406-17556-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18933-6.p.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,735 +1553,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socialisme sur Mars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15en6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'astronome et les bagnards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/135cs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533399v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05271070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matériaux pour une histoire des sociétés astronomiques (1880-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533398v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'astronome et les bagnards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Louis Guétant : l’ouvrier socialiste qui contestait la science « officielle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05271070v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vuillaume (1844-1925) : des barricades de la Commune à la science populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reysa Bernson : actrice majeure de l’astronomie amateur dans l’entre-deux-guerres, assassinée à Auschwitz puis oubliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheur sur Terre et conquête spatiale : les sérieuses utopies de Victor Coissac (1867-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04332377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la porte l’assassin ! : quand les anarchistes voulaient exclure le roi d’Espagne de la Société astronomique de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La &amp;quot;République solaire&amp;quot;, sociale et libertaire, de Frédéric Stackelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333239v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;République solaire&amp;quot;, sociale et libertaire, de Frédéric Stackelberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À la porte l’assassin ! : quand les anarchistes voulaient exclure le roi d’Espagne de la Société astronomique de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333237v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages politiques et populaires du savoir astronomique : entre science et utopies révolutionnaires (France, 1871-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPASK007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04059582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2245,51 +2349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAA16392"/>
+    <w:nsid w:val="5B6B0477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7929-5250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267776780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astropop.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volny Fages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11626777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cl&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin-Schreiber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Macarios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19745626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15en6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/135cs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASK007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>