--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1376,559 +1376,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Acquisition of Functional m6A RNA Demethylase Domain in Orchid Ty3/Gypsy Elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vicente Pallas</w:t>
+                <w:t xml:space="preserve">Multiple Horizontal Acquisitions of Plant Genes in the Whitefly Bemisia tabaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.939843⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717458v1</w:t>
+                <w:t xml:space="preserve">hal-03846467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vikas Sharma</w:t>
+                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Theissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Bista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883611v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
+                <w:t xml:space="preserve">CAULIFINDER: a pipeline for the automated detection and annotation of caulimovirid endogenous viral elements in plant genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Vassilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-022-00288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854324v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Horizontal Acquisitions of Plant Genes in the Whitefly Bemisia tabaci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Gilbert</w:t>
+                <w:t xml:space="preserve">Recent Acquisition of Functional m6A RNA Demethylase Domain in Orchid Ty3/Gypsy Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarado-Marchena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireya Martínez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.939843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846467v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of Badnaviral DNA in the Late Blight Resistance Gene (R1a) of Brinjal Eggplant (Solanum melongena)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Serfraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,295 +2401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale survey reveals pervasiveness and potential function of endogenous geminiviral sequences in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+                <w:t xml:space="preserve">Keith Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Filloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veaa071⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946712v1</w:t>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wagner Araújo</w:t>
+                <w:t xml:space="preserve">Large-scale survey reveals pervasiveness and potential function of endogenous geminiviral sequences in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Bakker</w:t>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaa071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Impacts of Widespread Structural Variation on Gene Expression and Crop Improvement in Tomato</w:t>
               </w:r>
@@ -3205,563 +3205,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of CHH Methylation and Small Interfering RNAs across the Genome of Tomato ddm1 Mutants</w:t>
+                <w:t xml:space="preserve">Tracheophyte genomes keep track of the deep evolution of the &amp;lt;em&amp;gt;Caulimoviridae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shira Corem</w:t>
+                <w:t xml:space="preserve">Seydina Issa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adi Doron Faigenboim</w:t>
+                <w:t xml:space="preserve">Andrew D. W. Geering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Jouffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Maumus</w:t>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzahi Arazi</w:t>
+                <w:t xml:space="preserve">Mikaël Loaec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (7), pp.1628-1644. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-16399-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628646v1</w:t>
+                <w:t xml:space="preserve">hal-02626005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physcomitrella patens chromosome-scale assembly reveals moss genome structure and evolution</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lang</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Ullrich</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13801⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760352v1</w:t>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracheophyte genomes keep track of the deep evolution of the &amp;lt;em&amp;gt;Caulimoviridae&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redistribution of CHH Methylation and Small Interfering RNAs across the Genome of Tomato ddm1 Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D. W. Geering</w:t>
+                <w:t xml:space="preserve">Shira Corem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+                <w:t xml:space="preserve">Adi Doron Faigenboim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Loaec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+                <w:t xml:space="preserve">Ophélie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzahi Arazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-16399-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.1628-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626005v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Physcomitrella patens chromosome-scale assembly reveals moss genome structure and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Kristian Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Jörg Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (3), pp.515 - 533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Chara&amp;lt;/em&amp;gt; genome</w:t>
               </w:r>
@@ -4009,563 +4009,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian H.-W. Schmidt</w:t>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vogel</w:t>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisandra K. Denton</w:t>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Wormit</w:t>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29, pp.2336-2348. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625700v1</w:t>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mock</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert P Otillar</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Strauss</w:t>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mcmullan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pirita Paajanen</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587937v1</w:t>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian H.-W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Alisandra K. Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Alexandra Wormit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.2336-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
+                <w:t xml:space="preserve">Robert P Otillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+                <w:t xml:space="preserve">Jan Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Mark Mcmullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Pirita Paajanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+                <w:t xml:space="preserve">hal-01587937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a partner in the ocean: molecular and evolutionary bases of the response to sexual cues in a planktonic diatom</w:t>
               </w:r>
@@ -4685,103 +4685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
@@ -4953,51 +4953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive repeatome annotation reveals strong potential impact of repetitive elements on tomato ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,51 +5174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,295 +6290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Copetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Douglas R Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrick J Zwickl</w:t>
+                <w:t xml:space="preserve">Glenn Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631214v1</w:t>
+                <w:t xml:space="preserve">hal-01204840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourque</w:t>
+                <w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D W Geering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+                <w:t xml:space="preserve">Dario Copetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Derrick J Zwickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.13. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204840v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral repeats have shaped epigenome and genome composition for millions of years in&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -8165,210 +8165,219 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00910244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Transposable Elements to Structural Variation and Phenotypic Adaptation in Tomato</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history of endogenous viral elements (EVEs) in Citrus species and their putative involvement in genome structure and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
+                <w:t xml:space="preserve">D. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sidibe-Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vassilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Mechanisms of Crop Adaptation to Climate Change (EPI-CATCH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XV International Citrus Congress (ICC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS), Nov 2024, Jeju, South Korea. pp.63-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1448.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163380v1</w:t>
+                <w:t xml:space="preserve">hal-05601959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Transposons to Structural Variation and Phenotypic Diversity in Tomato</w:t>
+                <w:t xml:space="preserve">Contribution of Transposable Elements to Structural Variation and Phenotypic Adaptation in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
@@ -8382,110 +8391,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIPLANT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPIPLANT GDR, Feb 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Epigenetic Mechanisms of Crop Adaptation to Climate Change (EPI-CATCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST EPI-CATCH, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163401v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Transposons to Structural Variation and Phenotypic Diversity in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8507,383 +8516,508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOL International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">EPIPLANT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIPLANT GDR, Feb 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163426v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden diversity of endogenous geminiviral sequences across plant genomes and transcriptomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+                <w:t xml:space="preserve">Contribution of Transposons to Structural Variation and Phenotypic Diversity in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geminivirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California, Nov 2019, Davis, United States. pp.58-58</w:t>
+              <w:t xml:space="preserve">SOL International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174664v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of Florendovirus in plant biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Maumus</w:t>
+                <w:t xml:space="preserve">Hidden diversity of endogenous geminiviral sequences across plant genomes and transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), Guadeloupe</w:t>
+              <w:t xml:space="preserve">International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Nov 2019, Davis, United States. pp.58-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575469v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the role of Florendovirus in plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Serfraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Geering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +9049,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8969,163 +9103,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haslea ostrearia-like Diatoms: Biodiversity out of the Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Davidovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Elsevier Ltd, pp.441-465, 2014, Advances in Botanical Research, 978-0-12-408062-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9135,51 +9269,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity and host range of endogenous caulimovirids illuminate the ancient origin and early evolution of the Caulimoviridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9188,248 +9322,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Serfraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D.W. Geering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry and exit of Fragilariopsis cylindrus diatoms from the polar night: evidence for chromatin-mediated genome control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bourbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Leduque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Mc Cartney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,203 +9571,203 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luísa S Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9643,100 +9777,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Transcriptional and Epigenetic regulation in the marine diatom Phaeodactylum tricornutum”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochemistry [q-bio.BM]. Ecole Normale Supérieure de Paris - ENS Paris, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00475588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9746,91 +9880,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and Impact of Transposable Elements and Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université paris saclay, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04443412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9840,271 +9974,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAULIFINDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Vassilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:847d2324e957f8b013b184bc7e6f12ece8528c04;origin=https://hal.archives-ouvertes.fr/hal-03906699;visit=swh:1:snp:e421e307ac9e1511e9e38b6f711c136c654d4b7b;anchor=swh:1:rel:b66fda6313cdad30b851aba54df98fa7e88721e3;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET v3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10251,51 +10385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Geering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maughan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05613-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarado-Marchena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aparicio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pallas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.939843" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Serfraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683681" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Fernandez&#8208;pozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Chandler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gramzow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna M&#233;rai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sreedasyam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sparks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blackburn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Chao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6510-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Issa Diop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. W. Geering" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16399-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Patil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mapleson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw260" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2016.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJ0MKQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506469112" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Epert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L&#243;pez-Gomoll&#243;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rathjen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moxon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llorens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Futami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Covelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dominguez-Escriba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Viu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1061" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02575469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Davidovich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Wulff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00015-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.W. Geering" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475588v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443412v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906699v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:847d2324e957f8b013b184bc7e6f12ece8528c04;origin=https://hal.archives-ouvertes.fr/hal-03906699;visit=swh:1:snp:e421e307ac9e1511e9e38b6f711c136c654d4b7b;anchor=swh:1:rel:b66fda6313cdad30b851aba54df98fa7e88721e3;path=/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Geering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maughan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05613-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarado-Marchena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aparicio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pallas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.939843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Serfraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683681" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Fernandez&#8208;pozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Chandler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gramzow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna M&#233;rai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sreedasyam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sparks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blackburn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Chao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6510-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Issa Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. W. Geering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16399-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Patil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mapleson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw260" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2016.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJ0MKQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506469112" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Epert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L&#243;pez-Gomoll&#243;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rathjen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moxon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llorens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Futami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Covelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dominguez-Escriba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Viu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1061" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choisne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vassilieff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costantino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1448.7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02575469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Davidovich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Wulff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00015-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.W. Geering" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:847d2324e957f8b013b184bc7e6f12ece8528c04;origin=https://hal.archives-ouvertes.fr/hal-03906699;visit=swh:1:snp:e421e307ac9e1511e9e38b6f711c136c654d4b7b;anchor=swh:1:rel:b66fda6313cdad30b851aba54df98fa7e88721e3;path=/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>