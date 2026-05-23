--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -4143,697 +4143,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+                <w:t xml:space="preserve">Maximilian H.-W. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+                <w:t xml:space="preserve">Alisandra K. Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wormit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.2336-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+                <w:t xml:space="preserve">hal-02625700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of a new Solanum pennellii accession using nanopore sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vogel</w:t>
+                <w:t xml:space="preserve">Thomas Mock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisandra K. Denton</w:t>
+                <w:t xml:space="preserve">Robert P Otillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Jan Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Wormit</w:t>
+                <w:t xml:space="preserve">Mark Mcmullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirita Paajanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00521⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625700v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert P Otillar</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Strauss</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mcmullan</w:t>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pirita Paajanen</w:t>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587937v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a partner in the ocean: molecular and evolutionary bases of the response to sexual cues in a planktonic diatom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Vitale</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14557⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607004v1</w:t>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Finding a partner in the ocean: molecular and evolutionary bases of the response to sexual cues in a planktonic diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaraj Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikant Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mapleson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Teresa Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 215 (1), pp.140-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the seagrass Zostera marina reveals angiosperm adaptation to the sea</w:t>
               </w:r>
@@ -6156,520 +6156,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the stress-tolerant wild tomato species Solanum pennellii</w:t>
+                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bolger</w:t>
+                <w:t xml:space="preserve">Douglas R Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Scossa</w:t>
+                <w:t xml:space="preserve">Glenn Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie E Bolger</w:t>
+                <w:t xml:space="preserve">Guillaume Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Lanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Maumus</w:t>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3046⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204066v1</w:t>
+                <w:t xml:space="preserve">hal-01204840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas R Hoen</w:t>
+                <w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D W Geering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Hickey</w:t>
+                <w:t xml:space="preserve">Dario Copetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Derrick J Zwickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204840v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancestral repeats have shaped epigenome and genome composition for millions of years in&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631214v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral repeats have shaped epigenome and genome composition for millions of years in&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of the stress-tolerant wild tomato species Solanum pennellii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, 9 p. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (9), pp.1034-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633174v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genomes enclose footprints of past infections by giant virus relatives</w:t>
               </w:r>
@@ -6766,654 +6766,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global discovery and characterization of small non-coding RNAs in marine microalgae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Investigation of Arabidopsis thaliana Junk DNA Reveals a Continuum between Repetitive Elements and Genomic Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-697⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640460v1</w:t>
+                <w:t xml:space="preserve">hal-02636753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Investigation of Arabidopsis thaliana Junk DNA Reveals a Continuum between Repetitive Elements and Genomic Dark Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global discovery and characterization of small non-coding RNAs in marine microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara López-Gomollón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Rathjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636753v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capsella rubella genome and the genomic consequences of rapid mating system evolution</w:t>
+                <w:t xml:space="preserve">Pan genome of the phytoplankton Emiliania underpins its global distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Slotte</w:t>
+                <w:t xml:space="preserve">Betsy A Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled M Hazzouri</w:t>
+                <w:t xml:space="preserve">Jessica Kegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Arvid Agren</w:t>
+                <w:t xml:space="preserve">Mary J Klute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Koenig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Maumus</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane C Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2669⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 499 (7457), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650401v1</w:t>
+                <w:t xml:space="preserve">hal-01074841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Capsella rubella genome and the genomic consequences of rapid mating system evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Lin</w:t>
+                <w:t xml:space="preserve">Tanja Slotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled M Hazzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arvid Agren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.831-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545322v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan genome of the phytoplankton Emiliania underpins its global distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Kegel</w:t>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary J Klute</w:t>
+                <w:t xml:space="preserve">Xin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Maximo Rivarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane C Lefebvre</w:t>
+                <w:t xml:space="preserve">Jaysheel Bhavsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 499 (7457), pp.209-213. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074841v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
               </w:r>
@@ -10385,51 +10385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Geering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maughan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05613-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarado-Marchena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aparicio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pallas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.939843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Serfraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683681" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Fernandez&#8208;pozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Chandler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gramzow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna M&#233;rai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sreedasyam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sparks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blackburn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Chao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6510-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Issa Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. W. Geering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16399-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Patil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mapleson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw260" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2016.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJ0MKQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506469112" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Epert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L&#243;pez-Gomoll&#243;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rathjen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moxon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llorens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Futami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Covelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dominguez-Escriba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Viu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1061" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choisne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vassilieff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costantino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1448.7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02575469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Davidovich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Wulff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00015-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.W. Geering" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:847d2324e957f8b013b184bc7e6f12ece8528c04;origin=https://hal.archives-ouvertes.fr/hal-03906699;visit=swh:1:snp:e421e307ac9e1511e9e38b6f711c136c654d4b7b;anchor=swh:1:rel:b66fda6313cdad30b851aba54df98fa7e88721e3;path=/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lampe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Arrigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Brisbin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63565-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Policarpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Salzburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4339559/v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mc Cartney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Marins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-024-00054-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Geering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13071069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maughan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05613-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-022-00288-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarado-Marchena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aparicio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Pallas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.939843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Serfraz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683681" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Fernandez&#8208;pozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Chandler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gramzow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna M&#233;rai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lovell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Sreedasyam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946712v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sparks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blackburn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsu Chao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6510-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0171-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Issa Diop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. W. Geering" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16399-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Corem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Doron Faigenboim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzahi Arazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Nishiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Sakayama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Buschmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.06.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H.-W. Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra K. Denton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wormit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00521" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Patil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mapleson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14557" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Olsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16548" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw260" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavallee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2016.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJ0MKQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506469112" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204072v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Epert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5268" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L&#243;pez-Gomoll&#243;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beckers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rathjen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moxon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-697" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074841v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy A Read" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kegel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Klute" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12221" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llorens" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Futami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Covelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dominguez-Escriba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Viu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1061" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601959v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choisne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vassilieff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costantino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1448.7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174664v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02575469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Davidovich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Hansen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Wulff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00015-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.W. Geering" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04443412v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:847d2324e957f8b013b184bc7e6f12ece8528c04;origin=https://hal.archives-ouvertes.fr/hal-03906699;visit=swh:1:snp:e421e307ac9e1511e9e38b6f711c136c654d4b7b;anchor=swh:1:rel:b66fda6313cdad30b851aba54df98fa7e88721e3;path=/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>