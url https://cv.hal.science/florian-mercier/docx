--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
+                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">N. Tsavdaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Su</w:t>
+                <w:t xml:space="preserve">D. Harza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chubarov</w:t>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (14), pp.5824 - 5830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656377v1</w:t>
+                <w:t xml:space="preserve">hal-01656288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Harza</w:t>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coindeau</w:t>
+                <w:t xml:space="preserve">J. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renou</w:t>
+                <w:t xml:space="preserve">M. Chubarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robaut</w:t>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (14), pp.5824 - 5830. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.235 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656288v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
               </w:r>
@@ -1816,1021 +1816,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS-based sea level measurements to help the characterization of land contamination in coastal areas,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.007⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873359v1</w:t>
+                <w:t xml:space="preserve">hal-00935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of AlN on c-plane sapphire by High Temperature Hydride Vapor Phase Epitaxy: Influence of the gas phase N/Al ratio and low temperature protective layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Baccar</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s1063783413100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935012v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of AlN on c-plane sapphire by High Temperature Hydride Vapor Phase Epitaxy: Influence of the gas phase N/Al ratio and low temperature protective layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Growth of boron nitride on (0001) AlN templates by High Temperature- Hydride Vapor Phase Epitaxy (HT-HVPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s1063783413100211⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935041v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of boron nitride on (0001) AlN templates by High Temperature- Hydride Vapor Phase Epitaxy (HT-HVPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Lay</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.07.050⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911142v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Claudel</w:t>
+                <w:t xml:space="preserve">From TOPEX/Poseidon to Jason-2/OSTM in the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">D. M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 230, pp.111-118. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.1542-1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935047v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TOPEX/Poseidon to Jason-2/OSTM in the Amazon basin</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity and evolution of farmer varieties of bread wheat on organic farms in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seyler</w:t>
+                <w:t xml:space="preserve">Julie C. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calmant</w:t>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. da Silva</w:t>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.145 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-012-9822-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991322v1</w:t>
+                <w:t xml:space="preserve">hal-01210067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and evolution of farmer varieties of bread wheat on organic farms in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPS-based sea level measurements to help the characterization of land contamination in coastal areas,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+                <w:t xml:space="preserve">O. Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (1), pp.145 - 163. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.1383-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10722-012-9822-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210067v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is nitrogen functionality responsible for contrasted responses of riverine dissolved organic matter in pyrolysis?</w:t>
               </w:r>
@@ -3196,77 +3196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of AlN/W1−xRex coatings on bulk SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Roki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 600-603, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,411 +4195,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aqueous acetic, oxalic and carbonic acids on the adsorption of uranium(VI) onto alpha-alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bion</w:t>
+                <w:t xml:space="preserve">Grafting of nitrophenyl groups on carbon and metallic surfaces without electrochemical induction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabet-Deliry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.491-501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157276v1</w:t>
+                <w:t xml:space="preserve">hal-00157436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of nitrophenyl groups on carbon and metallic surfaces without electrochemical induction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Griveau</w:t>
+                <w:t xml:space="preserve">Effect of aqueous acetic, oxalic and carbonic acids on the adsorption of americium onto $\alpha$-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.8.435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157436v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aqueous acetic, oxalic and carbonic acids on the adsorption of americium onto $\alpha$-alumina</w:t>
+                <w:t xml:space="preserve">Effect of aqueous acetic, oxalic and carbonic acids on the adsorption of uranium(VI) onto alpha-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (11), pp.1409-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b508353b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.8.435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4867,90 +4867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Semiconductor Materials and Devices (ISSMD-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4975,103 +4975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Aluminium Nitride Thin Films and Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films (ICMCTF), " Hard Coatings and Vapor Deposition Technology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5096,103 +5096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shimoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5217,103 +5217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
@@ -5480,77 +5480,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Nitride Thin Films deposited by High Temperature Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5592,103 +5592,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Chemical Vapor Deposition, EUROCVD19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Varna, Bulgaria</w:t>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6501,152 +6501,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285924v1</w:t>
+                <w:t xml:space="preserve">hal-00196662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact des projectiles sur des équipements industriels</w:t>
               </w:r>
@@ -6747,243 +6730,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
+              <w:t xml:space="preserve">Hetero'SiC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196662v1</w:t>
+                <w:t xml:space="preserve">hal-00196665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for 3C-SiC bulk crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hetero'SiC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting, Symposium G, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Starsbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196665v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox process at solid-liquid interfaces : Studies with thin layers of green rusts electrodeposited on inert substrates</w:t>
               </w:r>
@@ -8150,51 +8150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Q. Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Chafino-Aixa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W41TCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sentilhes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayoumeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z26B4KG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Moreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.11.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVXGNJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sladkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907235g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PQHD8J0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimeringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adenier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabet-Deliry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thromat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2005.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQXTX5JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitorge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508353b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L39P4CL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.8.435" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taghdai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Q. Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Chafino-Aixa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W41TCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sentilhes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayoumeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Moreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVXGNJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z26B4KG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sladkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907235g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PQHD8J0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimeringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adenier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabet-Deliry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thromat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2005.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQXTX5JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.8.435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508353b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L39P4CL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taghdai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>