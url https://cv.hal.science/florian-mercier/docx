--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -368,274 +368,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Archaeology and Micro-Raman Analysis Associated with ESEM-EDX: Toward a Chrono-Spatial Definition of Ore Consumption in a Pyrenean Medieval Workshop, 14th-16th Centuries</w:t>
+                <w:t xml:space="preserve">Compressive deformation behavior of dendritic Mg–Ca(–Zn) alloys at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Justine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12404⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 763, pp.138180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01811900v1</w:t>
+                <w:t xml:space="preserve">hal-02271545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive deformation behavior of dendritic Mg–Ca(–Zn) alloys at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Archaeology and Micro-Raman Analysis Associated with ESEM-EDX: Toward a Chrono-Spatial Definition of Ore Consumption in a Pyrenean Medieval Workshop, 14th-16th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Salero</w:t>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 763, pp.138180. </w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.99-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271545v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01811900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of Cu-based metallic glasses matrix composites by spark plasma sintering</w:t>
               </w:r>
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
+                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tsavdaris</w:t>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Harza</w:t>
+                <w:t xml:space="preserve">J. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coindeau</w:t>
+                <w:t xml:space="preserve">M. Chubarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Robaut</w:t>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.235 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656288v1</w:t>
+                <w:t xml:space="preserve">hal-01656377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVPE of aluminum nitride, film evaluation and multiscale modeling of the growth process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Chemical Vapor Deposition Route to Epitaxial Superconducting NbTiN Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsavdaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pons</w:t>
+                <w:t xml:space="preserve">D. Harza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Su</w:t>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chubarov</w:t>
+                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">F. Robaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 468, pp.235 - 240. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (14), pp.5824 - 5830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656377v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of MAX phase single crystals in highly porous carbides by high temperature chlorination</w:t>
               </w:r>
@@ -1548,325 +1548,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hémorragie du post-partum : recommandations pour la pratique clinique — Texte des recommandations (texte court)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Anselmet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bayoumeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (10), pp.1170 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294936v1</w:t>
+                <w:t xml:space="preserve">hal-01626865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémorragie du post-partum : recommandations pour la pratique clinique — Texte des recommandations (texte court)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Aya</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bayoumeu</w:t>
+                <w:t xml:space="preserve">P. Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (10), pp.1170 - 1179. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626865v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of AlN on c-plane sapphire by High Temperature Hydride Vapor Phase Epitaxy: Influence of the gas phase N/Al ratio and low temperature protective layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,51 +2115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of boron nitride on (0001) AlN templates by High Temperature- Hydride Vapor Phase Epitaxy (HT-HVPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,64 +2236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,77 +3196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of AlN/W1−xRex coatings on bulk SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Z. Roki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 600-603, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4867,64 +4867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,64 +4975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Aluminium Nitride Thin Films and Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,191 +5090,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Lime treated soil as an erosion-resistant material for hydraulic earthen structures: state of the art and presentation of the french DigueElite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">South Baltic Conference on Dredged Materials in Dike Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rostock, Germany. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138921v1</w:t>
+                <w:t xml:space="preserve">hal-01546925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of HTCVD Grown Aluminium Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,195 +5340,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime treated soil as an erosion-resistant material for hydraulic earthen structures: state of the art and presentation of the french DigueElite project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Herrier</w:t>
+                <w:t xml:space="preserve">Various Applications of (Ti,Al)N Thin films Grown from a Vapor Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leconte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Baltic Conference on Dredged Materials in Dike Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rostock, Germany. pp.75-84</w:t>
+              <w:t xml:space="preserve">3CG Collaborative Conference on Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546925v1</w:t>
+                <w:t xml:space="preserve">hal-01138921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Nitride Thin Films deposited by High Temperature Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,64 +5592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature chemical vapor deposition of aluminum nitride, growth and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Courivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5970,217 +5970,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological (domino effect) and natural hazards: a probabilistic framework for structural vulnerability</w:t>
+                <w:t xml:space="preserve">Industrial explosions and domino effect risk: a probabilistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRESH 2010- International Conference on Reliability Safety and Hazard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Mombai, India. pp</w:t>
+              <w:t xml:space="preserve">ICCES'10: International Conference on Computational &amp; Experimental Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Las Vegas, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833089v1</w:t>
+                <w:t xml:space="preserve">hal-00833085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial explosions and domino effect risk: a probabilistic modeling</w:t>
+                <w:t xml:space="preserve">Technological (domino effect) and natural hazards: a probabilistic framework for structural vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Q.B. Nguyen</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCES'10: International Conference on Computational &amp; Experimental Engineering and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Las Vegas, United States. pp</w:t>
+              <w:t xml:space="preserve">ICRESH 2010- International Conference on Reliability Safety and Hazard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Mombai, India. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833085v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino effect and vulnerability analysis: Structures submitted to explosions and fragments impacts</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSST 2010 - International Symposium on Progress in Safety Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Hangzhou, China. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internatinal Conference on Silicon Carbide and Related Materials, ICSCRM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6501,256 +6501,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dedulle</w:t>
+                <w:t xml:space="preserve">Etude de l'impact des projectiles sur des équipements industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Pons</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reimeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
+              <w:t xml:space="preserve">25ème Rencontres Universitaires de Génie Civil, AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196662v1</w:t>
+                <w:t xml:space="preserve">hal-00720557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact des projectiles sur des équipements industriels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Ami Saada</w:t>
+                <w:t xml:space="preserve">Modeling of 3C-SiC Single Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Reimeringer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Rencontres Universitaires de Génie Civil, AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.103-110</w:t>
+              <w:t xml:space="preserve">Conférence européenne COMSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720557v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of 3C-SiC growth from high temperature solution</w:t>
               </w:r>
@@ -6762,64 +6762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hetero'SiC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7139,51 +7139,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azouazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7641,51 +7641,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azouazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8150,51 +8150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271545v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Q. Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Chafino-Aixa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W41TCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sentilhes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayoumeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Moreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVXGNJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z26B4KG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sladkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907235g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PQHD8J0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimeringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adenier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabet-Deliry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thromat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2005.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQXTX5JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.8.435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508353b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L39P4CL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taghdai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint Jalme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schuman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110280" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12404" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Q. Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chubarov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsavdaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b00490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqui Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.03.153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Chafino-Aixa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W41TCF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hazra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tsavdaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jebari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/10/105011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sentilhes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssiere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayoumeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063783413100211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P686S1VK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reboud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.07.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDQWT0LR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Moreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLVXGNJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210067v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Dawson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-012-9822-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FAD775E310F8AE3C2457F90574B264EFD82516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.07.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z26B4KG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558919" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.075411" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Roki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GJBCZ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sladkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907235g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4PQHD8J0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantzari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Galben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STCH9TJQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ami Saada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimeringer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adenier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabet-Deliry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alliot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thromat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2005.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQXTX5JL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vitorge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.8.435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157276v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508353b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-L39P4CL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shimoda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2012.6229081" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833085v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Conchon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720557v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dedulle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soueidan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Taghdai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azouazi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162123v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00315631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465683v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>