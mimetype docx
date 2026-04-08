--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -1342,538 +1342,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The “‘Artisanal’ Aesthetics of Creation”: Robert Klein and the Deus Artifex »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Koering; Alessandro Nova; Alina Payne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Klein. A Meteor in Art History and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I Tatti Research Series, Rome, Officina Libraria, pp.209-229, 2024, 9780674294219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les voix de l’histoire de l’art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bonfait; Gabriel Batalla-Lagleyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Le Passage; Comité français d'histoire de l'art, 2024, pp.354-363, 2024, 978-2-84742-519-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La preuve par l'image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Goeury; Nicolas Le Roux; Emmanuel Lurin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Catastrophe(s) du monde et du regard. Le triptyque du Jardin des délices »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Buttay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La beauté du cas. L’inattendu, l’irrégulier et son interprétation à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pessac, Presses universitaires de Bordeaux, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parures urbaines. Les horloges monumentales civiques à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Beuvier; Sarah Munoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Embellir &amp; enrichir” : rôles de l’ornement dans les décors de la Renaissance, XVe-XVIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Visionnaire / Créateur : Moïse dans la chapelle Sixtine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Nativel; Matthieu Somon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moïse, visages d’un prophète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Turnhout, Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les &amp;quot;Histoires de peintures&amp;quot; de Daniel Arasse : autoportrait radiophonique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-René Martin; Florian Métral; Jean-Miguel Pire; Marie Tchernia-Blanchard; Hélène Zanin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire de l'art à l'époque de sa transmission médiatique. Perspectives historiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Mare &amp; Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826497v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04821555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'art du paysage ou la création du monde. L'héritage de la Renaissance »</w:t>
               </w:r>
@@ -2455,234 +2455,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraphrase</w:t>
+                <w:t xml:space="preserve">Acheiropoïète (image)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.315-317</w:t>
+              <w:t xml:space="preserve">, 2015, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822162v1</w:t>
+                <w:t xml:space="preserve">hal-04822158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création artistique et création du monde</w:t>
+                <w:t xml:space="preserve">Paraphrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.117-122</w:t>
+              <w:t xml:space="preserve">, 2015, pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822157v1</w:t>
+                <w:t xml:space="preserve">hal-04822162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheiropoïète (image)</w:t>
+                <w:t xml:space="preserve">Création artistique et création du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2015, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822158v1</w:t>
+                <w:t xml:space="preserve">hal-04822157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse, l’autre inventeur de la peinture</w:t>
               </w:r>
@@ -2763,372 +2763,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Chronoarchitectures. Les façades peintes de la Zytglogge de Berne (XVIe-XVIIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Façades peintes &amp; architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémie Koering; Sabine Frommel; Dave Lüthi; Marie Theres Stauffer, Dec 2024, Université de Fribourg/Historisches Museum Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enfants de Mercure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du temps. Entre théorie, histoire et matérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Benza; Florian Métral, Sep 2024, Espace horloger, Le Sentier, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A Sensory World. The Experience of Creation in the Sistine Chapel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Before Michelangelo:’Revisioning’ Sixtus’s Sistine Chapel as Sensorium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Howard; Shannon Gilmore, Oct 2024, Australian Catholic University, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La preuve par l’image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Goeury; Nicolas Le Roux; Emmanuel Lurin, Nov 2024, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le procès des ornements. À propos du décor de l’horloge du pont de Grenoble (1603) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l’aune du droit façades peintes &amp; espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérémie Koering; Antonella Fenech; Valérie Hayaert; Carolin Behrmann, Feb 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466329v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04822498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3140,585 +3140,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualizing Starry Skies (I), Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (II) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (I) », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Images célestes : trois fondements théoriques et méthodologiques », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Spectacles célestes” et “feuilles volantes” », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (II) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (I) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la représentation des “spectacles célestes” », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (II) », Cosmospectio</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur le workshop “Curating and Exhibiting Geology. Past Practices and Future Challenges”, 21-23 mai 2024, Paris », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822298v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04822294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lelio Orsi, peintre de façades »</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44814563"/>
+    <w:nsid w:val="55F3172F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>