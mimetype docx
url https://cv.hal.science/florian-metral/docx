--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1342,538 +1342,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les voix de l’histoire de l’art »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bonfait; Gabriel Batalla-Lagleyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Le Passage; Comité français d'histoire de l'art, 2024, pp.354-363, 2024, 978-2-84742-519-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La preuve par l'image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Goeury; Nicolas Le Roux; Emmanuel Lurin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Catastrophe(s) du monde et du regard. Le triptyque du Jardin des délices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Buttay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La beauté du cas. L’inattendu, l’irrégulier et son interprétation à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pessac, Presses universitaires de Bordeaux, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parures urbaines. Les horloges monumentales civiques à la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Beuvier; Sarah Munoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Embellir &amp; enrichir” : rôles de l’ornement dans les décors de la Renaissance, XVe-XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Visionnaire / Créateur : Moïse dans la chapelle Sixtine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Nativel; Matthieu Somon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moïse, visages d’un prophète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Turnhout, Brepols, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les &amp;quot;Histoires de peintures&amp;quot; de Daniel Arasse : autoportrait radiophonique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-René Martin; Florian Métral; Jean-Miguel Pire; Marie Tchernia-Blanchard; Hélène Zanin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire de l'art à l'époque de sa transmission médiatique. Perspectives historiographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Mare &amp; Martin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The “‘Artisanal’ Aesthetics of Creation”: Robert Klein and the Deus Artifex »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie Koering; Alessandro Nova; Alina Payne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Klein. A Meteor in Art History and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I Tatti Research Series, Rome, Officina Libraria, pp.209-229, 2024, 9780674294219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821555v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-04826497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'art du paysage ou la création du monde. L'héritage de la Renaissance »</w:t>
               </w:r>
@@ -2763,372 +2763,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A Sensory World. The Experience of Creation in the Sistine Chapel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before Michelangelo:’Revisioning’ Sixtus’s Sistine Chapel as Sensorium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Howard; Shannon Gilmore, Oct 2024, Australian Catholic University, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enfants de Mercure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du temps. Entre théorie, histoire et matérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Benza; Florian Métral, Sep 2024, Espace horloger, Le Sentier, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La preuve par l’image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Goeury; Nicolas Le Roux; Emmanuel Lurin, Nov 2024, Sorbonne Université, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le procès des ornements. À propos du décor de l’horloge du pont de Grenoble (1603) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l’aune du droit façades peintes &amp; espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémie Koering; Antonella Fenech; Valérie Hayaert; Carolin Behrmann, Feb 2024, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Chronoarchitectures. Les façades peintes de la Zytglogge de Berne (XVIe-XVIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Façades peintes &amp; architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérémie Koering; Sabine Frommel; Dave Lüthi; Marie Theres Stauffer, Dec 2024, Université de Fribourg/Historisches Museum Basel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822498v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04466329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3140,585 +3140,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Images célestes : trois fondements théoriques et méthodologiques », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (I) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la représentation des “spectacles célestes” », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (II) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Spectacles célestes” et “feuilles volantes” », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (I) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur le workshop “Curating and Exhibiting Geology. Past Practices and Future Challenges”, 21-23 mai 2024, Paris », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (II) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visualizing Starry Skies (I), Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822311v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-04822298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lelio Orsi, peintre de façades »</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F3172F"/>
+    <w:nsid w:val="CA23954A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>