--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1342,246 +1342,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Catastrophe(s) du monde et du regard. Le triptyque du Jardin des délices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Buttay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La beauté du cas. L’inattendu, l’irrégulier et son interprétation à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pessac, Presses universitaires de Bordeaux, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les voix de l’histoire de l’art »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bonfait; Gabriel Batalla-Lagleyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HistoireS de l’art en France. 1964-2024. Lieux, questions, défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Le Passage; Comité français d'histoire de l'art, 2024, pp.354-363, 2024, 978-2-84742-519-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La preuve par l'image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Goeury; Nicolas Le Roux; Emmanuel Lurin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe « en désastré visage » ? Calamités, désastres et catastrophes à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822253v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04822198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parures urbaines. Les horloges monumentales civiques à la Renaissance »</w:t>
               </w:r>
@@ -2455,234 +2455,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheiropoïète (image)</w:t>
+                <w:t xml:space="preserve">Paraphrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.113-116</w:t>
+              <w:t xml:space="preserve">, 2015, pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822158v1</w:t>
+                <w:t xml:space="preserve">hal-04822162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraphrase</w:t>
+                <w:t xml:space="preserve">Création artistique et création du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.315-317</w:t>
+              <w:t xml:space="preserve">, 2015, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822162v1</w:t>
+                <w:t xml:space="preserve">hal-04822157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création artistique et création du monde</w:t>
+                <w:t xml:space="preserve">Acheiropoïète (image)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mythes et des concepts de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.117-122</w:t>
+              <w:t xml:space="preserve">, 2015, pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822157v1</w:t>
+                <w:t xml:space="preserve">hal-04822158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse, l’autre inventeur de la peinture</w:t>
               </w:r>
@@ -2763,165 +2763,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les enfants de Mercure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du temps. Entre théorie, histoire et matérialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angela Benza; Florian Métral, Sep 2024, Espace horloger, Le Sentier, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A Sensory World. The Experience of Creation in the Sistine Chapel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Before Michelangelo:’Revisioning’ Sixtus’s Sistine Chapel as Sensorium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Howard; Shannon Gilmore, Oct 2024, Australian Catholic University, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04822312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La preuve par l’image. Des catastrophes célestes dans les tracts de la Renaissance »</w:t>
               </w:r>
@@ -3140,585 +3140,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (I) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Images célestes : trois fondements théoriques et méthodologiques », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (I) », Cosmospectio</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Spectacles célestes” et “feuilles volantes” », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (II) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (I) », Cosmospectio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la représentation des “spectacles célestes” », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (II) », Cosmospectio</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur le workshop “Curating and Exhibiting Geology. Past Practices and Future Challenges”, 21-23 mai 2024, Paris », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« “Spectacles célestes” et “feuilles volantes” », Cosmospectio</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing Starry Skies (I), Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Quelques courts textes rédigés à l’occasion de l’exposition “Hâte-toi lentement : le temps en questions” à l’Espace Horloger-Vallée de Joux, Suisse (I) », Cosmospectio</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Wickiana : une collection majeure de tracts célestes du XVIe siècle (II) », Cosmospectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822294v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04822311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lelio Orsi, peintre de façades »</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA23954A"/>
+    <w:nsid w:val="6B5347B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4468,51 +4468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-metral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/figurer-la-creation-du-monde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/michel-ange-tenebres-et-lumiere-destins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822227v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefy Hendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/mkhi.2021.2.94953" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.152.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/studi.2015.1003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soersha Dyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Batalla-Lagleyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111072739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>