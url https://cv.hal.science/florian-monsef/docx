--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2400,230 +2400,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wavefront Generation in A Reverberation Chamber for Antenna Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meton</w:t>
+                <w:t xml:space="preserve">Créer de l'ordre dans un milieu aléatoire : le retournement temporel généralisé et ses applications potentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.Tue_Wall1-4</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830846v1</w:t>
+                <w:t xml:space="preserve">hal-00830849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer de l'ordre dans un milieu aléatoire : le retournement temporel généralisé et ses applications potentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Wavefront Generation in A Reverberation Chamber for Antenna Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.Tue_Wall1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830849v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Physique des chambres réverbérantes à brassage de modes</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-AP-P3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3009,234 +3009,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOODNESS-OF-FIT TESTS IN RADIATED SUSCEPTIBILITY TESTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of pulsed local plane-wave generation in a TREC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - 2012 - ESA Workshop on Aerospace EMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Venise, Italy. SP-702 (5 p.)</w:t>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716181v1</w:t>
+                <w:t xml:space="preserve">hal-00716153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of pulsed local plane-wave generation in a TREC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meton</w:t>
+                <w:t xml:space="preserve">GOODNESS-OF-FIT TESTS IN RADIATED SUSCEPTIBILITY TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.250</w:t>
+              <w:t xml:space="preserve">IEEE - 2012 - ESA Workshop on Aerospace EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Venise, Italy. SP-702 (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716153v1</w:t>
+                <w:t xml:space="preserve">hal-00716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Time-Reversal-Based Propagation for Spatial focusing and Multiplexing</w:t>
               </w:r>
@@ -4176,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04691473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Florian Monsef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3431687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00767388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2222028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04552730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04691473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Florian Monsef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3431687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00767388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2222028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04552730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>