--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -2316,51 +2316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95ACAEA0"/>
+    <w:nsid w:val="E765AC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>