--- v1 (2026-04-07)
+++ v2 (2026-05-22)
@@ -115,50 +115,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">150648715</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">187658223</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000430926306</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1692 +224,1692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du rayonnement sur un écoulement de convection naturelle turbulent en cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daurenjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.33-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement by the suppression of the stratified stagnant core in a rectangular differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Skurtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 186, pp.108137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent natural convection of a confined flow in a cubic enclosure: Effect of transient boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142, pp.106637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional effects induced by depth variation in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skurtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ignacio Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (9), pp.093602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a turbulent natural convection flow in a cubic cavity with an inner obstacle partially heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.123052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8th European Thermal Sciences Conference (EUROTHERM 2021) 20-22 September 2021, VIRTUAL, 2116 (1), pp.012033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The triple Leidenfrost effect: preventing drops coalescence on a hot plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacheco-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Palacio-Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (20), pp.204501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.204501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement of a natural convection flow in an enclosure submitted to a small extent thermal disturbance: Influence of location and frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.106711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modification of a natural convection flow in a differentially heated cavity by means of a localized obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.106279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface radiation on the transition to unsteadiness for a natural convection flow in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (7), pp.291 - 305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407782.2020.1791550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive Leidenfrost droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (1), pp.013602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.013602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modification induced by a localized thermal disturbance in a differentially-heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leidenfrost explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (9), pp.091111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4820127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculpting sandcastles grain by grain: Self-assembled sand towers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacheco-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (5), pp.051303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.051303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of bi-component droplets in a heated, highly turbulent ﬂow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 53, pp. 331-342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1292-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1877,167 +1919,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Fluids Droplets in Leidenfrost State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Rednikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Brutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droplet Wetting and Evaporation : from pure to complex fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.369-379, 2015, 978-0-12-800722-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800722-8.00024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2047,100 +2089,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaporation et dispersion d'un spray bi-composant dans un écoulement de canal chauffé fortement turbulent : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010INPT0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04275011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2150,105 +2192,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la convection et des gouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Poitiers, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05312442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2316,51 +2358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E765AC60"/>
+    <w:nsid w:val="28FD143E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2547,51 +2589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4746-3534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150648715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palacio-Rangel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.204501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.051303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1292-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9F7F1CF730FE1F1E12347E93AC8B52220D4166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rednikov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00024-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05312442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4746-3534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150648715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187658223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430926306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco-V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palacio-Rangel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.204501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.013602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820127" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.051303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bazile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1292-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9F7F1CF730FE1F1E12347E93AC8B52220D4166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rednikov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800722-8.00024-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05312442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>