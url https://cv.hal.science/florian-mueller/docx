--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -368,485 +368,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic bookmarking redundancy by nuclear receptors in pluripotent cells</w:t>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almira Chervova</w:t>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Molliex</w:t>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Irem Baymaz</w:t>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi-Xavier Coux</w:t>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaleia Papadopoulou</w:t>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-023-01195-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434602v1</w:t>
+                <w:t xml:space="preserve">hal-04874000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
+                <w:t xml:space="preserve">Mitotic bookmarking redundancy by nuclear receptors in pluripotent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devos</w:t>
+                <w:t xml:space="preserve">Almira Chervova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Amandine Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bardou</w:t>
+                <w:t xml:space="preserve">H. Irem Baymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Messina</w:t>
+                <w:t xml:space="preserve">Rémi-Xavier Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houbron</w:t>
+                <w:t xml:space="preserve">Thaleia Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-023-01195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762623v1</w:t>
+                <w:t xml:space="preserve">hal-04434602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Xavier Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laporte</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Soulier</w:t>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Christophe Houbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874000v1</w:t>
+                <w:t xml:space="preserve">hal-04762623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,1903 +1440,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03514345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive visualization of SARS-CoV-2 RNA with CoronaFISH</w:t>
+                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Rensen</w:t>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pietropaoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Weber</w:t>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), pp.e202101124. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03518024v2</w:t>
+                <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
+                <w:t xml:space="preserve">Sensitive visualization of SARS-CoV-2 RNA with CoronaFISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ouyang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Coleno</w:t>
+                <w:t xml:space="preserve">Stefano Pietropaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.e202101124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942851v2</w:t>
+                <w:t xml:space="preserve">pasteur-03518024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+                <w:t xml:space="preserve">Germline inherited small RNAs facilitate the clearance of untranslated maternal mRNAs in C. elegans embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiuseppe Quarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meetali Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21691-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+                <w:t xml:space="preserve">hal-03163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.1050-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376218v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382893v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and reverse transcription of HIV‐1 genomes in nuclear niches of macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Rensen</w:t>
+                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Scoca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souque</w:t>
+                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2020105247⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03088393v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Hani</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cuyas</w:t>
+                <w:t xml:space="preserve">Adèle L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Whelan</w:t>
+                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320179v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline inherited small RNAs facilitate the clearance of untranslated maternal mRNAs in C. elegans embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Cornes</w:t>
+                <w:t xml:space="preserve">Clustering and reverse transcription of HIV‐1 genomes in nuclear niches of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loan Bourdon</w:t>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1441. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.e105247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21691-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2020105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163367v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03088393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
+                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Walesky</w:t>
+                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellie Kolb</w:t>
+                <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Winston</w:t>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Henderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kruft</w:t>
+                <w:t xml:space="preserve">Stella Frabetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
+                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan M Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
+                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Gazi</w:t>
+                <w:t xml:space="preserve">Samuel P Boyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Monel</w:t>
+                <w:t xml:space="preserve">Matthew N Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Frabetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Scoca</w:t>
+                <w:t xml:space="preserve">Camryn Daidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
+                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan M Parker</w:t>
+                <w:t xml:space="preserve">Chad Walesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
+                <w:t xml:space="preserve">Kellie Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Boyson</w:t>
+                <w:t xml:space="preserve">Carolyn Winston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew N Saxton</w:t>
+                <w:t xml:space="preserve">Jake Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camryn Daidone</w:t>
+                <w:t xml:space="preserve">Benjamin Kruft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
+                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular logic of Nanog-induced self-renewal in mouse embryonic stem cells</w:t>
+                <w:t xml:space="preserve">Co-translational assembly of mammalian nuclear multisubunit complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Heurtier</w:t>
+                <w:t xml:space="preserve">Ivanka Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Owens</w:t>
+                <w:t xml:space="preserve">Pooja Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inma González</w:t>
+                <w:t xml:space="preserve">Sascha Conic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Proux</w:t>
+                <w:t xml:space="preserve">Farrah El-Saafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1109. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09041-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02083187v1</w:t>
+                <w:t xml:space="preserve">hal-02130219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-translational assembly of mammalian nuclear multisubunit complexes</w:t>
+                <w:t xml:space="preserve">The molecular logic of Nanog-induced self-renewal in mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanka Kamenova</w:t>
+                <w:t xml:space="preserve">Victor Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooja Mukherjee</w:t>
+                <w:t xml:space="preserve">Nick Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Conic</w:t>
+                <w:t xml:space="preserve">Inma González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrah El-Saafin</w:t>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09749-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130219v1</w:t>
+                <w:t xml:space="preserve">pasteur-02083187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Arenavirus RNA Species in Individual Cells by Single-Molecule Fluorescence In Situ Hybridization Suggests a Model of Cyclical Infection and Clearance during Persistence</w:t>
               </w:r>
@@ -3450,697 +3450,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02075021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic binding of Esrrb marks key regulatory regions of the pluripotency network</w:t>
+                <w:t xml:space="preserve">Single molecule tracking of Ace1p in Saccharomyces cerevisiae defines a characteristic residence time for non-specific interactions of transcription factors with chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Festuccia</w:t>
+                <w:t xml:space="preserve">David A Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dubois</w:t>
+                <w:t xml:space="preserve">Gunjan D. Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
+                <w:t xml:space="preserve">Ronit Salomon-Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gallego Tejeda</w:t>
+                <w:t xml:space="preserve">Davide Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Mouren</w:t>
+                <w:t xml:space="preserve">Tatsuya Morisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.1139-1148. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (21), pp.e160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb3418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01972743v1</w:t>
+                <w:t xml:space="preserve">pasteur-01622680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitotic binding of Esrrb marks key regulatory regions of the pluripotency network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
+                <w:t xml:space="preserve">Nicola Festuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Agnès Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gallego Tejeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1139-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
+                <w:t xml:space="preserve">pasteur-01972743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smiFISH and FISH-quant - a flexible single RNA detection approach with super-resolution capability.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gostan</w:t>
+                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw784⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375913v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of single endogenous polysomes reveals the dynamics of translation in live human cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">smiFISH and FISH-quant - a flexible single RNA detection approach with super-resolution capability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tsanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Samacoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubin Samacoits</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201605024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01622667v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule tracking of Ace1p in Saccharomyces cerevisiae defines a characteristic residence time for non-specific interactions of transcription factors with chromatin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of single endogenous polysomes reveals the dynamics of translation in live human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Ball</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tatsuya Morisaki</w:t>
+                <w:t xml:space="preserve">Racha Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (21), pp.e160. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (6), pp.769 - 781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201605024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01622680v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription Factors Modulate c-Fos Transcriptional Bursts</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Senecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach To Identify MRNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,51 +4883,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,349 +5113,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYC and MAX drive the reactivation of the genome after mitosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inma Gonzalez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Mueller</w:t>
+                <w:t xml:space="preserve">Soulier Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603198v1</w:t>
+                <w:t xml:space="preserve">hal-04396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">MYC and MAX drive the reactivation of the genome after mitosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inma Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almira Chervova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Escoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulier Juliette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Luis Altamirano-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04396330v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5471,263 +5471,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
+                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019157v1</w:t>
+                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souque</w:t>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuxio Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>