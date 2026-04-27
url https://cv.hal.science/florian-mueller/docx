--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03514345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
+                <w:t xml:space="preserve">Sensitive visualization of SARS-CoV-2 RNA with CoronaFISH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ouyang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Coleno</w:t>
+                <w:t xml:space="preserve">Stefano Pietropaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.e202101124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942851v2</w:t>
+                <w:t xml:space="preserve">pasteur-03518024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive visualization of SARS-CoV-2 RNA with CoronaFISH</w:t>
+                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Rensen</w:t>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pietropaoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Weber</w:t>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), pp.e202101124. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03518024v2</w:t>
+                <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline inherited small RNAs facilitate the clearance of untranslated maternal mRNAs in C. elegans embryos</w:t>
               </w:r>
@@ -1976,593 +1976,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+                <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianhong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371977v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
+                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376218v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382893v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and reverse transcription of HIV‐1 genomes in nuclear niches of macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,697 +2646,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03088393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
+                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
+                <w:t xml:space="preserve">Chad Walesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Gazi</w:t>
+                <w:t xml:space="preserve">Kellie Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Monel</w:t>
+                <w:t xml:space="preserve">Carolyn Winston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Frabetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Scoca</w:t>
+                <w:t xml:space="preserve">Jake Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kruft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
+                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
+                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Boyson</w:t>
+                <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew N Saxton</w:t>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camryn Daidone</w:t>
+                <w:t xml:space="preserve">Stella Frabetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
+                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Walesky</w:t>
+                <w:t xml:space="preserve">Dylan M Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellie Kolb</w:t>
+                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Winston</w:t>
+                <w:t xml:space="preserve">Samuel P Boyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Henderson</w:t>
+                <w:t xml:space="preserve">Matthew N Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kruft</w:t>
+                <w:t xml:space="preserve">Camryn Daidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5785. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
+                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-translational assembly of mammalian nuclear multisubunit complexes</w:t>
+                <w:t xml:space="preserve">The molecular logic of Nanog-induced self-renewal in mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanka Kamenova</w:t>
+                <w:t xml:space="preserve">Victor Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooja Mukherjee</w:t>
+                <w:t xml:space="preserve">Nick Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Conic</w:t>
+                <w:t xml:space="preserve">Inma González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farrah El-Saafin</w:t>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09749-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09041-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130219v1</w:t>
+                <w:t xml:space="preserve">pasteur-02083187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular logic of Nanog-induced self-renewal in mouse embryonic stem cells</w:t>
+                <w:t xml:space="preserve">Co-translational assembly of mammalian nuclear multisubunit complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Heurtier</w:t>
+                <w:t xml:space="preserve">Ivanka Kamenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Owens</w:t>
+                <w:t xml:space="preserve">Pooja Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inma González</w:t>
+                <w:t xml:space="preserve">Sascha Conic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Proux</w:t>
+                <w:t xml:space="preserve">Farrah El-Saafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1109. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09041-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02083187v1</w:t>
+                <w:t xml:space="preserve">hal-02130219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Arenavirus RNA Species in Individual Cells by Single-Molecule Fluorescence In Situ Hybridization Suggests a Model of Cyclical Infection and Clearance during Persistence</w:t>
               </w:r>
@@ -3724,51 +3724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of single endogenous polysomes reveals the dynamics of translation in live human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Senecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach To Identify MRNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,103 +5359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5471,263 +5471,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souque</w:t>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuxio Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
+                <w:t xml:space="preserve">hal-03019157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03019157v1</w:t>
+                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>