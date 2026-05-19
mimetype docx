--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">Mitotic bookmarking redundancy by nuclear receptors in pluripotent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Almira Chervova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laporte</w:t>
+                <w:t xml:space="preserve">Amandine Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">H. Irem Baymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Soulier</w:t>
+                <w:t xml:space="preserve">Rémi-Xavier Coux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Thaleia Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-023-01195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874000v1</w:t>
+                <w:t xml:space="preserve">hal-04434602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic bookmarking redundancy by nuclear receptors in pluripotent cells</w:t>
+                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almira Chervova</w:t>
+                <w:t xml:space="preserve">Xavier Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Molliex</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Irem Baymaz</w:t>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi-Xavier Coux</w:t>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaleia Papadopoulou</w:t>
+                <w:t xml:space="preserve">Christophe Houbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-023-01195-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434602v1</w:t>
+                <w:t xml:space="preserve">hal-04762623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devos</w:t>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bardou</w:t>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Messina</w:t>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houbron</w:t>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762623v1</w:t>
+                <w:t xml:space="preserve">hal-04874000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excessive self-grooming, gene dysregulation and imbalance between the striosome and matrix compartments in the striatum of Shank3 mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Weber</w:t>
+                <w:t xml:space="preserve">Allain-Thibeault Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Heinrich</w:t>
+                <w:t xml:space="preserve">Elisabeth Verpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1139118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1139118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092147v1</w:t>
+                <w:t xml:space="preserve">hal-04241910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive self-grooming, gene dysregulation and imbalance between the striosome and matrix compartments in the striatum of Shank3 mutant mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Biton</w:t>
+                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Forget</w:t>
+                <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+                <w:t xml:space="preserve">Sophie Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.1139118. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1139118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241910v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific molecular signature in SARS-CoV-2 infected kidney biopsies</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,1367 +1708,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline inherited small RNAs facilitate the clearance of untranslated maternal mRNAs in C. elegans embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loan Bourdon</w:t>
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21691-6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163367v1</w:t>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Hani</w:t>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cuyas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Whelan</w:t>
+                <w:t xml:space="preserve">Tianhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320179v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encar Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katjana Tantale</w:t>
+                <w:t xml:space="preserve">Adèle L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueyuxiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
+                <w:t xml:space="preserve">Clustering and reverse transcription of HIV‐1 genomes in nuclear niches of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.e105247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2020105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371977v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03088393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.1050-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and reverse transcription of HIV‐1 genomes in nuclear niches of macrophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
+                <w:t xml:space="preserve">Germline inherited small RNAs facilitate the clearance of untranslated maternal mRNAs in C. elegans embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiuseppe Quarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meetali Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souque</w:t>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (1), pp.e105247. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2020105247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21691-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03088393v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
+                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chad Walesky</w:t>
+                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellie Kolb</w:t>
+                <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Winston</w:t>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Henderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kruft</w:t>
+                <w:t xml:space="preserve">Stella Frabetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
+                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the core leads HIV-1 pre-integration complex in the nucleus of human lymphocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan M Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
+                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Gazi</w:t>
+                <w:t xml:space="preserve">Samuel P Boyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Monel</w:t>
+                <w:t xml:space="preserve">Matthew N Saxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Frabetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviana Scoca</w:t>
+                <w:t xml:space="preserve">Camryn Daidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00135-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02548457v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA localization is linked to translation regulation in the Caenorhabditis elegans germ lineage</w:t>
+                <w:t xml:space="preserve">Functional compensation precedes recovery of tissue mass following acute liver injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan M Parker</w:t>
+                <w:t xml:space="preserve">Chad Walesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay P Winkenbach</w:t>
+                <w:t xml:space="preserve">Kellie Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P Boyson</w:t>
+                <w:t xml:space="preserve">Carolyn Winston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew N Saxton</w:t>
+                <w:t xml:space="preserve">Jake Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camryn Daidone</w:t>
+                <w:t xml:space="preserve">Benjamin Kruft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (13), pp.dev186817. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.186817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19558-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02559475v2</w:t>
+                <w:t xml:space="preserve">pasteur-03648876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular logic of Nanog-induced self-renewal in mouse embryonic stem cells</w:t>
               </w:r>
@@ -3450,697 +3450,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02075021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule tracking of Ace1p in Saccharomyces cerevisiae defines a characteristic residence time for non-specific interactions of transcription factors with chromatin</w:t>
+                <w:t xml:space="preserve">Mitotic binding of Esrrb marks key regulatory regions of the pluripotency network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Ball</w:t>
+                <w:t xml:space="preserve">Nicola Festuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunjan D. Mehta</w:t>
+                <w:t xml:space="preserve">Agnès Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronit Salomon-Kent</w:t>
+                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Mazza</w:t>
+                <w:t xml:space="preserve">Elena Gallego Tejeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuya Morisaki</w:t>
+                <w:t xml:space="preserve">Adrien Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (21), pp.e160. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1139-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncb3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01622680v1</w:t>
+                <w:t xml:space="preserve">pasteur-01972743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic binding of Esrrb marks key regulatory regions of the pluripotency network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Festuccia</w:t>
+                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dubois</w:t>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vandormael-Pournin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mouren</w:t>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3418⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01972743v1</w:t>
+                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Müller</w:t>
+                <w:t xml:space="preserve">smiFISH and FISH-quant - a flexible single RNA detection approach with super-resolution capability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tsanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Samacoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+                <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smiFISH and FISH-quant - a flexible single RNA detection approach with super-resolution capability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tsanov</w:t>
+                <w:t xml:space="preserve">Visualization of single endogenous polysomes reveals the dynamics of translation in live human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (6), pp.769 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201605024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375913v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of single endogenous polysomes reveals the dynamics of translation in live human cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
+                <w:t xml:space="preserve">Single molecule tracking of Ace1p in Saccharomyces cerevisiae defines a characteristic residence time for non-specific interactions of transcription factors with chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunjan D. Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronit Salomon-Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bastide</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aubin Samacoits</w:t>
+                <w:t xml:space="preserve">Tatsuya Morisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 214 (6), pp.769 - 781. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (21), pp.e160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201605024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01622667v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01622680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription Factors Modulate c-Fos Transcriptional Bursts</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Senecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,51 +4883,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,103 +5119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5250,51 +5250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYC and MAX drive the reactivation of the genome after mitosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inma Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almira Chervova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Escoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,90 +5359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5471,263 +5471,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
+                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyotsana Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019157v1</w:t>
+                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and reverse transcription of HIV-1 genomes in nuclear niches of macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souque</w:t>
+                <w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiana Tantale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuxio Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02559460v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krentzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabella Gariboldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mastrogiovanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almira Chervova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Molliex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Irem Baymaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi-Xavier Coux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-01195-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241910v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain-Thibeault Ferhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verpy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1139118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04004769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Isnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garbay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Eloudzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.165192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03514345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meetali Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Quarato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.11.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03518024v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pietropaoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163367v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21691-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559475v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan M Parker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay P Winkenbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Boyson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Saxton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camryn Daidone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.186817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03648876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Walesky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie Kolb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Winston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Henderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kruft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19558-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02083187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Heurtier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09041-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kamenova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Mukherjee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Conic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah El-Saafin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09749-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R King" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Eisenhauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Ziegler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02241-17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01972743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gallego Tejeda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mouren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3418" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bastide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201605024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Ball" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunjan D. Mehta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronit Salomon-Kent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mazza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Morisaki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Senecal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Munsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Proux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane E. Braye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.05.053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387891v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Weinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lupp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_41" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Escoll" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Altamirano-Pacheco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>