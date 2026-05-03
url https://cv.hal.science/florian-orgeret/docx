--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -1026,278 +1026,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body condition influences ontogeny of foraging behavior in juvenile southern elephant seals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4717⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042453v1</w:t>
+                <w:t xml:space="preserve">hal-02338757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body condition influences ontogeny of foraging behavior in juvenile southern elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.223-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338757v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of acceleration and dive data on-board satellite relay tags to investigate diving and foraging behaviour in free-ranging marine predators</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02408715v1</w:t>
+                <w:t xml:space="preserve">tel-02408715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1910,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jouma'A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Robinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Heizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jouma'A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Robinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Heizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408715v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>