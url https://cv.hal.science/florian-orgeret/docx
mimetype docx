--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
+                <w:t xml:space="preserve">Contrasting offspring dependence periods and diving development rates in two closely related marine mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamiso Banda</w:t>
+                <w:t xml:space="preserve">Joffrey Jouma'A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pistorius</w:t>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collet</w:t>
+                <w:t xml:space="preserve">Baptiste Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
+                <w:t xml:space="preserve">Patrick W Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295157v1</w:t>
+                <w:t xml:space="preserve">hal-04424139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting offspring dependence periods and diving development rates in two closely related marine mammal species</w:t>
+                <w:t xml:space="preserve">Gauging the threat: exposure and attraction of sooty albatrosses and white-chinned petrels to fisheries activities in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Jouma'A</w:t>
+                <w:t xml:space="preserve">Shamiso Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Orgeret</w:t>
+                <w:t xml:space="preserve">Pierre Pistorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Picard</w:t>
+                <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick W Robinson</w:t>
+                <w:t xml:space="preserve">Alexandre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.230666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424139v1</w:t>
+                <w:t xml:space="preserve">hal-04295157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts on seabirds and marine mammals: The importance of study duration, thermal tolerance and generation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1026,321 +1026,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body condition influences ontogeny of foraging behavior in juvenile southern elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338757v1</w:t>
+                <w:t xml:space="preserve">hal-02042453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body condition influences ontogeny of foraging behavior in juvenile southern elephant seals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration during early life: distribution, habitat and orientation preferences in juvenile king penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orgeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R Enstipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.223-236. </w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042453v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of acceleration and dive data on-board satellite relay tags to investigate diving and foraging behaviour in free-ranging marine predators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha L. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early diving behaviour in juvenile penguins: improvement or selection processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenèse de la recherche alimentaire durant la phase juvénile : cas des prédateurs plongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Orgeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de La Rochelle, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1910,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jouma'A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Robinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Heizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408715v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Vancompernolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Morris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jouma'A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orgeret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick W Robinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230666" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamiso Banda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Thiebault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13920" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pistorius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03673261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03978-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R Enstipp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delord" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0175-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. Cox" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Heizer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02408715v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>