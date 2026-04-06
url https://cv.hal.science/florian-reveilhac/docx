--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -81,1328 +81,1328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycian zum̃mẽ/zum̃mã and possibly related Luwic words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indogermanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), pp.163-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/if-2025-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre interférences linguistiques et transferts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (1), pp.111-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REG.138.1.3294247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Lycian and Greek graffiti from Patara: edition and onomastic commentary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkan Dündar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1-2), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kadmos-2023-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolian Names in °ασητας/°ασατης/°ασατας, CLuw. *aššatta-, Lyc. B *asata- and Lyc. A ahata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">News from the Lands of the Hittites. Scientific Journal for Anatolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.195-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">*Tubar(i)‐: a divine epithet reflected in Luwic onomastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of language relationship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3-4), pp.259-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Phrygien sur l’Agora: redécouverte d’une inscription paléo-phrygienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1-2), pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kadmos-2022-0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom mythique Μαρδύλας et grec μερδ-, ἀμερδ- et σμερδ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome XCIII (2), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.932.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pithos with Lycian inscription from Patara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkan Dündar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1-2), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kadmos-2021-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut du lycien et du grec dans les inscriptions pré-hellénistiques de Lycie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.67-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs22.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparer le bon grain de l'ivraie: la glose d'Hésychius †μυσπαλοίματα, μυσπαλεύματα ou μύσπα · λούματα?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.697-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycian heledi(je)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariona Vernet; Ignasi-Xavier Adiego; José Virgilio García Trabazo; María-Paz de Hoz; Bartomeu Obrador-Cursach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gods and Cults in Anatolia from Hittite Times up to the Roman Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicacions i Edicions de la Universitat de Barcelona, pp.337-361, 2025, Barcino. Monographica Orientalia, 25. Series Anatolica et Indogermanica, 5, 9788410501676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give a god a bad name and beg him: the Lycian theonym Σουμενδις/Σομενδις</w:t>
+                <w:t xml:space="preserve">As you like it&amp;quot; : les noms d’assonance lyciens-grecs. Esquisse d’une méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mariona Vernet; Ignasi-Xavier Adiego; José Virgilio García Trabazo; María-Paz de Hoz; Bartomeu Obrador-Cursach. </w:t>
+              <w:t xml:space="preserve">Alcorac Alonso Déniz; Julián V. Méndez Dosuna; Enrique Nieto Izquierdo; Gilles van Heems. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gods and Languages in Ancient Anatolia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de Barcelona Edicions, pp.375-390, 2024, Barcino. Monographica Orientalia, 25; Series Anatolica et Indogermanica, 5, 978-84-1050-054-9</w:t>
+              <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne. Diachronie et synchronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.77-101, 2024, 978-2-35668-084-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892823v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As you like it&amp;quot; : les noms d’assonance lyciens-grecs. Esquisse d’une méthodologie</w:t>
+                <w:t xml:space="preserve">Give a god a bad name and beg him: the Lycian theonym Σουμενδις/Σομενδις</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alcorac Alonso Déniz; Julián V. Méndez Dosuna; Enrique Nieto Izquierdo; Gilles van Heems. </w:t>
+              <w:t xml:space="preserve">Mariona Vernet; Ignasi-Xavier Adiego; José Virgilio García Trabazo; María-Paz de Hoz; Bartomeu Obrador-Cursach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne. Diachronie et synchronie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Éditions, pp.77-101, 2024, 978-2-35668-084-6</w:t>
+              <w:t xml:space="preserve">Gods and Languages in Ancient Anatolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona Edicions, pp.375-390, 2024, Barcino. Monographica Orientalia, 25; Series Anatolica et Indogermanica, 5, 978-84-1050-054-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542324v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Name of Gods. In Search of Divine Epithets Through Luwic Personal Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alaya Palamidis; Corinne Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s in a Divine Name? Religious Systems and Human Agency in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.471-488, 2024, 9783111326511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111326511-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminate Consonants in Lycian: A Twofold Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Payne; Šarka Velhartická; Jorit Wintjes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond All Boundaries: Anatolia in the First Millennium B.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Biblicus et Orientalis, pp.551-575, 2021, 978-90-429-4884-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anthroponymes grecs en -ιον : étude morphologique et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcorac Alonso Déniz; Laurent Dubois; Claire Le Feuvre; Sophie Minon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La suffixation des anthroponymes grecs (SAGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.379-417, 2017, 978-2-600-05735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022325v1</w:t>
-              </w:r>
-[...818 lines deleted...]
-                <w:t xml:space="preserve">hal-04022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1626,151 +1626,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Ian Rutherford, Hittite Texts and Greek Religion. Contact, Interaction, and Comparison, Oxford, Oxford University Press, 2020</w:t>
+                <w:t xml:space="preserve">Compte rendu de Claire Le Feuvre et Daniel Petit (dir.), Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie, Coll. Linguistique publiée par la Société de Linguistique de Paris, Leuven/Paris, Peeters, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.728-732</w:t>
+              <w:t xml:space="preserve">2021, pp.215-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022338v1</w:t>
+                <w:t xml:space="preserve">hal-04022343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Claire Le Feuvre et Daniel Petit (dir.), Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie, Coll. Linguistique publiée par la Société de Linguistique de Paris, Leuven/Paris, Peeters, 2020</w:t>
+                <w:t xml:space="preserve">Compte rendu de Ian Rutherford, Hittite Texts and Greek Religion. Contact, Interaction, and Comparison, Oxford, Oxford University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.215-223</w:t>
+              <w:t xml:space="preserve">2021, pp.728-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022343v1</w:t>
+                <w:t xml:space="preserve">hal-04022338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Raffaella Pierobon Benoit (dir.), Avventure della scrittura: documenti dal Mediterraneo Orientale antico, Naples, Publications du Centre Jean Bérard, 2018</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>