--- v1 (2026-04-06)
+++ v2 (2026-04-06)
@@ -1626,151 +1626,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Claire Le Feuvre et Daniel Petit (dir.), Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie, Coll. Linguistique publiée par la Société de Linguistique de Paris, Leuven/Paris, Peeters, 2020</w:t>
+                <w:t xml:space="preserve">Compte rendu de Ian Rutherford, Hittite Texts and Greek Religion. Contact, Interaction, and Comparison, Oxford, Oxford University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.215-223</w:t>
+              <w:t xml:space="preserve">2021, pp.728-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022343v1</w:t>
+                <w:t xml:space="preserve">hal-04022338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Ian Rutherford, Hittite Texts and Greek Religion. Contact, Interaction, and Comparison, Oxford, Oxford University Press, 2020</w:t>
+                <w:t xml:space="preserve">Compte rendu de Claire Le Feuvre et Daniel Petit (dir.), Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie, Coll. Linguistique publiée par la Société de Linguistique de Paris, Leuven/Paris, Peeters, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.728-732</w:t>
+              <w:t xml:space="preserve">2021, pp.215-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022338v1</w:t>
+                <w:t xml:space="preserve">hal-04022343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Raffaella Pierobon Benoit (dir.), Avventure della scrittura: documenti dal Mediterraneo Orientale antico, Naples, Publications du Centre Jean Bérard, 2018</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>