--- v2 (2026-04-06)
+++ v3 (2026-05-10)
@@ -81,1328 +81,1328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycian heledi(je)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariona Vernet; Ignasi-Xavier Adiego; José Virgilio García Trabazo; María-Paz de Hoz; Bartomeu Obrador-Cursach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gods and Cults in Anatolia from Hittite Times up to the Roman Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions i Edicions de la Universitat de Barcelona, pp.337-361, 2025, Barcino. Monographica Orientalia, 25. Series Anatolica et Indogermanica, 5, 9788410501676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As you like it&amp;quot; : les noms d’assonance lyciens-grecs. Esquisse d’une méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcorac Alonso Déniz; Julián V. Méndez Dosuna; Enrique Nieto Izquierdo; Gilles van Heems. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne. Diachronie et synchronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.77-101, 2024, 978-2-35668-084-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Give a god a bad name and beg him: the Lycian theonym Σουμενδις/Σομενδις</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariona Vernet; Ignasi-Xavier Adiego; José Virgilio García Trabazo; María-Paz de Hoz; Bartomeu Obrador-Cursach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gods and Languages in Ancient Anatolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona Edicions, pp.375-390, 2024, Barcino. Monographica Orientalia, 25; Series Anatolica et Indogermanica, 5, 978-84-1050-054-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Name of Gods. In Search of Divine Epithets Through Luwic Personal Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alaya Palamidis; Corinne Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What’s in a Divine Name? Religious Systems and Human Agency in the Ancient Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.471-488, 2024, 9783111326511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111326511-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geminate Consonants in Lycian: A Twofold Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Payne; Šarka Velhartická; Jorit Wintjes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond All Boundaries: Anatolia in the First Millennium B.C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Biblicus et Orientalis, pp.551-575, 2021, 978-90-429-4884-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anthroponymes grecs en -ιον : étude morphologique et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcorac Alonso Déniz; Laurent Dubois; Claire Le Feuvre; Sophie Minon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La suffixation des anthroponymes grecs (SAGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.379-417, 2017, 978-2-600-05735-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycian zum̃mẽ/zum̃mã and possibly related Luwic words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indogermanische Forschungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (1), pp.163-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/if-2025-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre interférences linguistiques et transferts culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (1), pp.111-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/REG.138.1.3294247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lycian and Greek graffiti from Patara: edition and onomastic commentary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkan Dündar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kadmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (1-2), pp.115-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/kadmos-2023-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolian Names in °ασητας/°ασατης/°ασατας, CLuw. *aššatta-, Lyc. B *asata- and Lyc. A ahata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">News from the Lands of the Hittites. Scientific Journal for Anatolian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*Tubar(i)‐: a divine epithet reflected in Luwic onomastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of language relationship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (3-4), pp.259-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Phrygien sur l’Agora: redécouverte d’une inscription paléo-phrygienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kadmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (1-2), pp.165-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/kadmos-2022-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom mythique Μαρδύλας et grec μερδ-, ἀμερδ- et σμερδ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tome XCIII (2), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phil.932.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pithos with Lycian inscription from Patara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erkan Dündar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kadmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (1-2), pp.157-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/kadmos-2021-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut du lycien et du grec dans les inscriptions pré-hellénistiques de Lycie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.67-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dha.hs22.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparer le bon grain de l'ivraie: la glose d'Hésychius †μυσπαλοίματα, μυσπαλεύματα ou μύσπα · λούματα?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réveilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (2), pp.697-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reg.2020.8664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022311v1</w:t>
-              </w:r>
-[...477 lines deleted...]
-                <w:t xml:space="preserve">hal-04022325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2152,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04542324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111326511-024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2025-0006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan D&#252;ndar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2023-0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04533610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2022-0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.932.0187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs22.0067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genevrois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>