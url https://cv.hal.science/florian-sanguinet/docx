--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -57,61 +57,52 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> : florian.sanguinet[at]agrosupdijon.fr</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -133,198 +124,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justifier des nombres ? Une enquête sur les controverses autour du dénombrement des phoques et des morues au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/statsoc.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effondrement durable des morues au Canada. Controverses et réorganisation de la science gouvernementale entre 1990 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rac.27805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -334,702 +325,702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité agricole : un savoir gestionnaire détourné au profit d’une agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Sociologie - RT29 (Sciences et techniques en société : savoirs, pratiques, instruments et institutions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si vraiment j’avais un objectif environnemental je serais passé au bio ». Ethnocomptabilité d'une écologisation agricole ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Écologies ordinaires. Appartenances locales et socialisations aux matérialités environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une comptabilité agricole réglementaire à un accompagnement collectif à la gestion : genèse et objectifs des AFOCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française d’Economie Rurale (SFER); https://www.sfer.asso.fr/event/view/56, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la comptabilité agricole ? Ethnographie des raisonnements et des calculs des agriculteurs au prisme des enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Centre Maurice Halbwachs - Recent Trends in Social Studies of quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://psl16.safeo.fr/wp-content/uploads/2024/02/SSSQ-2024-Final-Program-ENG-FRA-1.pdf, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des diagnostics paysans contre des pilotages institutionnels : Ethnographie des conflits autour de l’objectivation des coûts et des bénéfices de la transition agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie RT12 – RT38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier les relations entre les phoques et les morues au Canada dans l’Anthropocène : controverses autour de la construction d’un « espace d’équivalence et de comparabilité » et effets sur les politiques de conservation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, ENTPE - La politique des grands nombres de Alain Desrosières aura bientôt 30 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et organisation de la science marine gouvernementale au Canada : l’écueil de la quantification écosystémique pour gouverner la nature et ses effondrements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des jeunes chercheur.ses du CAK – EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dénombrement des relations entre phoques et morues au Canada : enjeu socioécosystémique et impasses gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, MNHN : (Dé)prédations marines ? état des recherches en sciences sociales et approches comparatives des territoires, savoirs et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences face aux effondrements de la nature : les relations entre phoques et morues comme objets d’ignorances, de sciences et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sociologie RT 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1039,165 +1030,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter des phoques, compter des morues : une approche socio-historique de l’usage des nombres dans la gestion des océans de l’est du Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+                <w:t xml:space="preserve">Geneviève Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Brisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université du québec à Rimouski. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1344,51 +1335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florian.sanguinet@agrosupdijon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917620v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanguinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27805" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sicard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>