--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Sikora </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing unit multiple interval graphs is hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.258-274. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.2605-2624. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00453-024-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity permutation pattern matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.2605-2624. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-024-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of some edge graph problems: Standard, parameterized and approximation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring and Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-022-01001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of solution extension of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 904, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (4), pp.662-686. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (9), pp.2651-2677. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-021-00828-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.302-316. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2019.0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (7), pp.1909-1938. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-020-00679-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel trajet optimal pour passer au moins une fois par toutes les lignes de métro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering a Graph with Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoppis Italo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized and approximation complexity of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 766, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths on edge-colored graphs: more tractability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0238-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized complexity and approximation issues for the colorful components problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif problem parameterized by the structure of the input graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of various parameterizations of common induced subgraph isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 697, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized exact and approximation algorithms for maximum k-set cover and related satisfiability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ita/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Edge Isoperimetric Numbers and Regular Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054116500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on More Flexible Versions of Graph Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (4), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-014-9564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/COM-140030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized approximability of maximizing the spread of influence in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 530, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (7), pp.272-276. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Roberts' Characterization of Unit Interval Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Balanced Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Combinatorial Algorithms (IWOCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Complexity (CIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75242-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longest Run Subsequence Problem: Further Complexity Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wrocław, Poland. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Routing Based on the Zero-Suppressed Binary Decision Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Roel P. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Stephen S. See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-8273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Search 2020, IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Yokohama (virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring & Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Theoretical Aspects of Computer Science (STACS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France. pp.58:1--58:18, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, WALCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Guwahati, India. pp.235-247, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10564-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Some Edge Graph Problems: Standard and Parameterized Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium, FCT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25027-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Vertex Cover and Independent Set in Some Classes of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CIAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rome, Italy. pp.124-136, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.24:1-24:13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering with Clubs: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Zoppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Combinatorial Algorithms (IWOCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPTAS and Subexponential Algorithm for Maximum Clique on Disk Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoCG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACE 2018 Parameterized Algorithms and Computational Experiments Challenge: The Third Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.248-250, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Complexity and Approximation Issues for the Colorful Components Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Computability in Europe, CiE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.261-270, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40189-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Disjoint Paths on Edge-Colored Graphs: A Multivariate Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Combinatorial Optimization and Applications ( COCOA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.113-127, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Various Parameterizations of Common Induced Subgraph Isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms, IWOCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Duluth, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of QoS-Aware Service Selection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Service-Oriented Computing, ICSOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Goa, India. pp.345-352, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48616-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif Problem Parameterized by the Structure of the Input Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Parameterized and Exact Computation (IPEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.319--330, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Computability in Europe, CiE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riga, Latvia. 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Approximability of Maximizing the Spread of Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computing and Combinatorics, COCOON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp.543-554, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38768-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Špindleruv Mlýn, Czech Republic. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic view on multi-related-segments: A unifying model for approximate common interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th annual conference on Theory and Applications of Models of Computation (TAMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.319-329, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29952-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and counting vertex-colored subtrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2021: Theory and Practice of Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67731-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2020: Theory and Practice of Computer Science - 46th International Conference on Current Trends in Theory and Practice of Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chatzigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herodotos Herodotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kapoutsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Manolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences : des méthodes combinatoires et algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Baudrier, Loïc Mazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique - Une photographie en 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-87, 2016, 978-2-271-09335-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects algorithmiques de la comparaison d'éléments biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PEST1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Sikora </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing unit multiple interval graphs is hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.258-274. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.2605-2624. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00453-024-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of some edge graph problems: Standard, parameterized and approximation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring and Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-022-01001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of solution extension of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 904, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (9), pp.2651-2677. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-021-00828-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (4), pp.662-686. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (7), pp.1909-1938. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-020-00679-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel trajet optimal pour passer au moins une fois par toutes les lignes de métro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.302-316. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2019.0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering a Graph with Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoppis Italo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized and approximation complexity of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 766, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths on edge-colored graphs: more tractability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0238-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized complexity and approximation issues for the colorful components problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of various parameterizations of common induced subgraph isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 697, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif problem parameterized by the structure of the input graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized exact and approximation algorithms for maximum k-set cover and related satisfiability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ita/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Edge Isoperimetric Numbers and Regular Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054116500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on More Flexible Versions of Graph Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-014-9564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized approximability of maximizing the spread of influence in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/COM-140030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 530, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (7), pp.272-276. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Roberts' Characterization of Unit Interval Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Balanced Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Combinatorial Algorithms (IWOCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Complexity (CIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75242-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longest Run Subsequence Problem: Further Complexity Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wrocław, Poland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Routing Based on the Zero-Suppressed Binary Decision Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Roel P. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Stephen S. See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-8273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Search 2020, IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Yokohama (virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring & Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Theoretical Aspects of Computer Science (STACS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France. pp.58:1--58:18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, WALCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Guwahati, India. pp.235-247, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10564-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Some Edge Graph Problems: Standard and Parameterized Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium, FCT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25027-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Vertex Cover and Independent Set in Some Classes of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CIAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rome, Italy. pp.124-136, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACE 2018 Parameterized Algorithms and Computational Experiments Challenge: The Third Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.24:1-24:13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering with Clubs: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Zoppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Combinatorial Algorithms (IWOCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPTAS and Subexponential Algorithm for Maximum Clique on Disk Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoCG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.248-250, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Disjoint Paths on Edge-Colored Graphs: A Multivariate Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Combinatorial Optimization and Applications ( COCOA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.113-127, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Complexity and Approximation Issues for the Colorful Components Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Computability in Europe, CiE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.261-270, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40189-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Various Parameterizations of Common Induced Subgraph Isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms, IWOCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Duluth, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif Problem Parameterized by the Structure of the Input Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Parameterized and Exact Computation (IPEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.319--330, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of QoS-Aware Service Selection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Service-Oriented Computing, ICSOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Goa, India. pp.345-352, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48616-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Computability in Europe, CiE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Approximability of Maximizing the Spread of Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computing and Combinatorics, COCOON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp.543-554, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38768-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riga, Latvia. 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Špindleruv Mlýn, Czech Republic. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic view on multi-related-segments: A unifying model for approximate common interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th annual conference on Theory and Applications of Models of Computation (TAMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.319-329, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29952-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and counting vertex-colored subtrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2021: Theory and Practice of Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67731-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2020: Theory and Practice of Computer Science - 46th International Conference on Current Trends in Theory and Practice of Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chatzigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herodotos Herodotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kapoutsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Manolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences : des méthodes combinatoires et algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Baudrier, Loïc Mazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique - Une photographie en 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-87, 2016, 978-2-271-09335-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects algorithmiques de la comparaison d'éléments biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PEST1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00453-024-01237-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-024-01237-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01001-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00828-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00679-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoppis Italo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0238-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N Abu-Khzam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500283" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9564-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nichterlein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-140030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75242-2_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Roel P. Tan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Ikeda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Stephen S. See" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8273-8_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10564-8_19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25027-0_13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Zoppis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.26" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89929-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48616-0_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505505v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.319" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366676v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38768-5_48" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455134v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125810v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guerrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794071v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herodotos Herodotou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kapoutsis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00667797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1048" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00453-024-01237-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01001-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00828-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00679-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoppis Italo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0238-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N Abu-Khzam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9564-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nichterlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-140030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75242-2_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Roel P. Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Ikeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Stephen S. See" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8273-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.58" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10564-8_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25027-0_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Zoppis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89929-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1_1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48616-0_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38768-5_48" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455134v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guerrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herodotos Herodotou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kapoutsis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00667797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>