--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Sikora </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing unit multiple interval graphs is hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.258-274. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.2605-2624. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00453-024-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of some edge graph problems: Standard, parameterized and approximation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring and Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-022-01001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of solution extension of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 904, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (9), pp.2651-2677. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-021-00828-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (4), pp.662-686. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (7), pp.1909-1938. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-020-00679-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel trajet optimal pour passer au moins une fois par toutes les lignes de métro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.302-316. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2019.0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering a Graph with Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoppis Italo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized and approximation complexity of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 766, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths on edge-colored graphs: more tractability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0238-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized complexity and approximation issues for the colorful components problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of various parameterizations of common induced subgraph isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 697, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif problem parameterized by the structure of the input graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized exact and approximation algorithms for maximum k-set cover and related satisfiability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ita/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Edge Isoperimetric Numbers and Regular Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054116500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on More Flexible Versions of Graph Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-014-9564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized approximability of maximizing the spread of influence in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/COM-140030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 530, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (7), pp.272-276. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Roberts' Characterization of Unit Interval Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Balanced Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Combinatorial Algorithms (IWOCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Complexity (CIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75242-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longest Run Subsequence Problem: Further Complexity Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wrocław, Poland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Routing Based on the Zero-Suppressed Binary Decision Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Roel P. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Stephen S. See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-8273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Search 2020, IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Yokohama (virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring & Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Theoretical Aspects of Computer Science (STACS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France. pp.58:1--58:18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, WALCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Guwahati, India. pp.235-247, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10564-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Some Edge Graph Problems: Standard and Parameterized Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium, FCT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25027-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Vertex Cover and Independent Set in Some Classes of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CIAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rome, Italy. pp.124-136, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACE 2018 Parameterized Algorithms and Computational Experiments Challenge: The Third Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.24:1-24:13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering with Clubs: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Zoppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Combinatorial Algorithms (IWOCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPTAS and Subexponential Algorithm for Maximum Clique on Disk Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoCG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.248-250, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Disjoint Paths on Edge-Colored Graphs: A Multivariate Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Combinatorial Optimization and Applications ( COCOA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.113-127, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Complexity and Approximation Issues for the Colorful Components Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Computability in Europe, CiE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.261-270, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40189-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Various Parameterizations of Common Induced Subgraph Isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms, IWOCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Duluth, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif Problem Parameterized by the Structure of the Input Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Parameterized and Exact Computation (IPEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.319--330, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of QoS-Aware Service Selection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Service-Oriented Computing, ICSOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Goa, India. pp.345-352, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48616-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Computability in Europe, CiE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Approximability of Maximizing the Spread of Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computing and Combinatorics, COCOON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp.543-554, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38768-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riga, Latvia. 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Špindleruv Mlýn, Czech Republic. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic view on multi-related-segments: A unifying model for approximate common interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th annual conference on Theory and Applications of Models of Computation (TAMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.319-329, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29952-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and counting vertex-colored subtrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2021: Theory and Practice of Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67731-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2020: Theory and Practice of Computer Science - 46th International Conference on Current Trends in Theory and Practice of Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chatzigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herodotos Herodotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kapoutsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Manolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences : des méthodes combinatoires et algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Baudrier, Loïc Mazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique - Une photographie en 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-87, 2016, 978-2-271-09335-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects algorithmiques de la comparaison d'éléments biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PEST1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Sikora </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing unit multiple interval graphs is hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.258-274. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2024.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.2605-2624. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00453-024-01237-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of some edge graph problems: Standard, parameterized and approximation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring and Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-022-01001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of solution extension of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 904, pp.48-65. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (4), pp.662-686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-020-09967-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (9), pp.2651-2677. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-021-00828-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPTAS and Subexponential Algorithm for Maximum Clique on Disk and Unit Ball Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the ACM (JACM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3433160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3), pp.302-316. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2019.0420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (7), pp.1909-1938. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-020-00679-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel trajet optimal pour passer au moins une fois par toutes les lignes de métro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering a Graph with Clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoppis Italo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7155/jgaa.00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized and approximation complexity of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 766, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths on edge-colored graphs: more tractability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-017-0238-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized complexity and approximation issues for the colorful components problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 739, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunjung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of various parameterizations of common induced subgraph isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 697, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif problem parameterized by the structure of the input graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized exact and approximation algorithms for maximum k-set cover and related satisfiability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ita/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Edge Isoperimetric Numbers and Regular Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054116500283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on More Flexible Versions of Graph Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00224-014-9564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized approximability of maximizing the spread of influence in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jda.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/COM-140030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 530, pp.66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054113400042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (7), pp.272-276. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Graphs in Protein-Protein Interactions Networks using Feedback Vertex Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Roberts' Characterization of Unit Interval Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.MFCS.2024.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Unit Multiple Intervals Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Algorithms and Computation (ISAAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2023.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness of Balanced Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Combinatorial Algorithms (IWOCA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity Permutation Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ardévol Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Hsinchu, Taiwan. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27051-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundant Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Complexity (CIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75242-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longest Run Subsequence Problem: Further Complexity Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wrocław, Poland. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc Routing Based on the Zero-Suppressed Binary Decision Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Roel P. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Stephen S. See</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Engineering Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-8273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Graph Coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Search 2020, IJCAI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Yokohama (virtual), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundy Coloring & Friends, Half-Graphs, Bicliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aboulker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Theoretical Aspects of Computer Science (STACS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Montpellier, France. pp.58:1--58:18, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2020.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Upper Edge Cover: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaveh Khoshkhah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference, WALCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Guwahati, India. pp.235-247, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10564-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Some Edge Graph Problems: Standard and Parameterized Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium, FCT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Copenhagen, Denmark. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25027-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token Sliding on Split Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valia Mitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Vertex Cover and Independent Set in Some Classes of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Fernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khosravian Ghadikolaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference, CIAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rome, Italy. pp.124-136, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Orientable Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesshu Hanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Katsikarelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lampis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yota Otachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.24:1-24:13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering with Clubs: Complexity and Approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italo Zoppis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Combinatorial Algorithms (IWOCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPTAS and Subexponential Algorithm for Maximum Clique on Disk Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panos Giannopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoCG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACE 2018 Parameterized Algorithms and Computational Experiments Challenge: The Third Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing RNA Secondary Structures Is Hard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Rzążewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France. pp.248-250, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Disjoint Paths on Edge-Colored Graphs: A Multivariate Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Combinatorial Optimization and Applications ( COCOA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.113-127, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Complexity and Approximation Issues for the Colorful Components Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Computability in Europe, CiE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.261-270, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40189-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of QoS-Aware Service Selection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Service-Oriented Computing, ICSOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Goa, India. pp.345-352, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48616-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Various Parameterizations of Common Induced Subgraph Isomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal N. Abu-Khzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms, IWOCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Duluth, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Motif Problem Parameterized by the Structure of the Input Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Parameterized and Exact Computation (IPEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.319--330, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun Jung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.109-120, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Inapproximability of Target Set Selection and Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Computability in Europe, CiE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterized Approximability of Maximizing the Spread of Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bazgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nichterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computing and Combinatorics, COCOON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp.543-554, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38768-5_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Riga, Latvia. 3 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Insights of the Minimum Duplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Špindleruv Mlýn, Czech Republic. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic view on multi-related-segments: A unifying model for approximate common interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th annual conference on Theory and Applications of Models of Computation (TAMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.319-329, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29952-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COCOA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and counting vertex-colored subtrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.405-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WALCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2021: Theory and Practice of Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Gamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Jurdziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67731-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFSEM 2020: Theory and Practice of Computer Science - 46th International Conference on Current Trends in Theory and Practice of Informatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chatzigeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Dondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herodotos Herodotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kapoutsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Manolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38919-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences : des méthodes combinatoires et algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Baudrier, Loïc Mazo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique - Une photographie en 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.57-87, 2016, 978-2-271-09335-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects algorithmiques de la comparaison d'éléments biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011PEST1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00453-024-01237-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01001-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00828-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00679-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoppis Italo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0238-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N Abu-Khzam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9564-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nichterlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-140030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75242-2_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Roel P. Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Ikeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Stephen S. See" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8273-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.58" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10564-8_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25027-0_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Zoppis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89929-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1_1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.319" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48616-0_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38768-5_48" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455134v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guerrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herodotos Herodotou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kapoutsis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00667797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.09.011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00453-024-01237-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian Ghadikolaei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01001-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lampis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yota Otachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-09967-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00828-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3433160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2019.0420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesshu Hanaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Katsikarelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00679-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Khoshkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00519" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoppis Italo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0238-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N Abu-Khzam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.07.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9564-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nichterlein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2014.05.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-140030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.MFCS.2024.12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2023.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27051-2_32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75242-2_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Roel P. Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Ikeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Stephen S. See" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8273-8_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.58" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10564-8_19" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25027-0_13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Zoppis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rz&#261;&#380;ewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89929-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40189-8_27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal N. Abu-Khzam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48616-0_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38768-5_48" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455134v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bures" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gamper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guerrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Jurdzi&#324;ski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herodotos Herodotou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kapoutsis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manolopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00667797v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>