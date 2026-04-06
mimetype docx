--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -233,1019 +233,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la circulaire du 11 février 2026 de politique pénale et éducative relative à la justice des mineurs</w:t>
+                <w:t xml:space="preserve">Délit de simulation et déclaration mensongère de reconnaissance de paternité : éclairage de la chambre criminelle (commentaire de l'arrêt Cass. crim. 4 mars. 2026, n° 25-83.095)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533990v1</w:t>
+                <w:t xml:space="preserve">hal-05567704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences dans le couple : application rétroactive de la circonstance aggravante résultant de la loi du 3 août 2018 (commentaire de l'arrêt Cass. crim. 28 janv. 2026, n° 25-80.641)</w:t>
+                <w:t xml:space="preserve">Présentation de la circulaire du 11 février 2026 de politique pénale et éducative relative à la justice des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516405v1</w:t>
+                <w:t xml:space="preserve">hal-05533990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences commises sur l'enfant et prétendu « droit de correction parentale » : la Cour de cassation a tranché (commentaire de l'arrêt Cass. crim. 14 janvier 2026, n° 24-83.360)</w:t>
+                <w:t xml:space="preserve">Violences dans le couple : application rétroactive de la circonstance aggravante résultant de la loi du 3 août 2018 (commentaire de l'arrêt Cass. crim. 28 janv. 2026, n° 25-80.641)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490733v1</w:t>
+                <w:t xml:space="preserve">hal-05516405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action civile d’une association de lutte contre les violences familiales (commentaire de l'arrêt Cass. crim. 15 octobre 2025, n° 25-80.452)</w:t>
+                <w:t xml:space="preserve">Violences commises sur l'enfant et prétendu « droit de correction parentale » : la Cour de cassation a tranché (commentaire de l'arrêt Cass. crim. 14 janvier 2026, n° 24-83.360)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335108v1</w:t>
+                <w:t xml:space="preserve">hal-05490733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condamnation pénale et retrait de l’autorité parentale : application des dispositions de l’article 378 du Code civil au jour du prononcé de la décision (commentaire de l'arrêt Cass., crim., 26 mars 2025, n° 24-82.860)</w:t>
+                <w:t xml:space="preserve">La protection de l'enfant mineur victime d'un mouvement à dérive sectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6, p. 335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091930v1</w:t>
+                <w:t xml:space="preserve">hal-05114438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi du 9 juillet 2025 créant l'homicide routier et visant à lutter contre la violence routière : texte symbolique ou durcissement de la réponse pénale ?</w:t>
+                <w:t xml:space="preserve">Droit de l'enfant à l'instruction : prérogatives parentales et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, p. 392</w:t>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 11, p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271827v1</w:t>
+                <w:t xml:space="preserve">hal-05334504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l'enfant à l'instruction : prérogatives parentales et limites</w:t>
+                <w:t xml:space="preserve">Nouveau rappel de l’impossibilité d’ordonner le placement de l’enfant en assistance éducative au domicile parental (commentaire de l'arrêt Cass. civ. 1re, 12 juin 2025, n° 24-18.562)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 11, p. 16</w:t>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334504v1</w:t>
+                <w:t xml:space="preserve">hal-05279938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau rappel de l’impossibilité d’ordonner le placement de l’enfant en assistance éducative au domicile parental (commentaire de l'arrêt Cass. civ. 1re, 12 juin 2025, n° 24-18.562)</w:t>
+                <w:t xml:space="preserve">Compte bancaire de l'enfant : la banque doit rechercher le double accord parental pour tout retrait ou virement (commentaire de l'arrêt Cass., com. 12 juin 2025, n° 24-13.604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 333, p. 39</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7/8, p. 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279938v1</w:t>
+                <w:t xml:space="preserve">hal-05199671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte bancaire de l'enfant : la banque doit rechercher le double accord parental pour tout retrait ou virement (commentaire de l'arrêt Cass., com. 12 juin 2025, n° 24-13.604)</w:t>
+                <w:t xml:space="preserve">Condamnation pénale et retrait de l’autorité parentale : application des dispositions de l’article 378 du Code civil au jour du prononcé de la décision (commentaire de l'arrêt Cass., crim., 26 mars 2025, n° 24-82.860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 7/8, p. 392</w:t>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199671v1</w:t>
+                <w:t xml:space="preserve">hal-05091930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de l'enfant mineur victime d'un mouvement à dérive sectaire</w:t>
+                <w:t xml:space="preserve">L’action civile d’une association de lutte contre les violences familiales (commentaire de l'arrêt Cass. crim. 15 octobre 2025, n° 25-80.452)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 6, p. 335</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114438v1</w:t>
+                <w:t xml:space="preserve">hal-05335108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’obligation d’auditionner l’enfant discernant avant de procéder à son placement à l’ASE (brève de l'arrêt Cass. civ. 1re, 2 juill. 2025, n° 23-22.491)</w:t>
+                <w:t xml:space="preserve">Loi du 9 juillet 2025 créant l'homicide routier et visant à lutter contre la violence routière : texte symbolique ou durcissement de la réponse pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 333, p. 41</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279945v1</w:t>
+                <w:t xml:space="preserve">hal-05271827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur l’obligation d’entretien individuel de l’enfant discernant en assistance éducative (commentaire de l'arrêt Cass. civ., 1re, 12 juin 2025, n° 22-23.646)</w:t>
+                <w:t xml:space="preserve">L’obligation d’auditionner l’enfant discernant avant de procéder à son placement à l’ASE (brève de l'arrêt Cass. civ. 1re, 2 juill. 2025, n° 23-22.491)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 333, p. 36</w:t>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279928v1</w:t>
+                <w:t xml:space="preserve">hal-05279945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parent détenu prévenu de faits de violences conjugales : quelle protection pour l'enfant mineur ?</w:t>
+                <w:t xml:space="preserve">Précisions sur l’obligation d’entretien individuel de l’enfant discernant en assistance éducative (commentaire de l'arrêt Cass. civ., 1re, 12 juin 2025, n° 22-23.646)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Conroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, étude 8</w:t>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969554v1</w:t>
+                <w:t xml:space="preserve">hal-05279928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parent détenu prévenu de faits de violences conjugales : quelle protection pour l'enfant mineur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Conroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, étude 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983250v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur les conditions relatives au prononcé des peines complémentaires à l'égard des mineurs (commentaire de l'arrêt Cass. crim. 19 novembre 2025, n° 23-86.246)</w:t>
               </w:r>
@@ -1294,165 +1281,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappel de l'impossibilité de prononcer une peine d'emprisonnement ferme inférieure ou égale à un mois (commentaire de l'arrêt Cass. crim. 1er octobre 2025, n° 25-82.787)</w:t>
+                <w:t xml:space="preserve">Délit d’abandon de famille et prestation compensatoire homologuée judiciairement (commentaire de l’arrêt Cass., crim., 9 avril 2025, n° 24.85.079)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313363v1</w:t>
+                <w:t xml:space="preserve">hal-05091932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délit d’abandon de famille et prestation compensatoire homologuée judiciairement (commentaire de l’arrêt Cass., crim., 9 avril 2025, n° 24.85.079)</w:t>
+                <w:t xml:space="preserve">Rappel de l'impossibilité de prononcer une peine d'emprisonnement ferme inférieure ou égale à un mois (commentaire de l'arrêt Cass. crim. 1er octobre 2025, n° 25-82.787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091932v1</w:t>
+                <w:t xml:space="preserve">hal-05313363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’enfant au maintien des relations personnelles avec son parent détenu : rôle et enjeux de l’accompagnement associatif</w:t>
               </w:r>
@@ -2521,51 +2508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE3321BE"/>
+    <w:nsid w:val="6E0CD365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05567704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>