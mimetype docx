--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -130,51 +130,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -233,1515 +233,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant devenu majeur peut agir seul en contribution parentale d'entretien, malgré une pension déjà fixée (commentaire sous l'arrêt Cass. 1re civ., 4 mars 2026, n° 23-21.835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 310, p. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition de la cour d’assises spéciale : application immédiate de la loi Narcotrafric (commentaire sous l’arrêt Cass. crim., 18 février 2026, n° 25-88.360)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Délit de simulation et déclaration mensongère de reconnaissance de paternité : éclairage de la chambre criminelle (commentaire de l'arrêt Cass. crim. 4 mars. 2026, n° 25-83.095)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la circulaire du 11 février 2026 de politique pénale et éducative relative à la justice des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences dans le couple : application rétroactive de la circonstance aggravante résultant de la loi du 3 août 2018 (commentaire de l'arrêt Cass. crim. 28 janv. 2026, n° 25-80.641)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences commises sur l'enfant et prétendu « droit de correction parentale » : la Cour de cassation a tranché (commentaire de l'arrêt Cass. crim. 14 janvier 2026, n° 24-83.360)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'enfant mineur victime d'un mouvement à dérive sectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 6, p. 335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'enfant à l'instruction : prérogatives parentales et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 11, p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau rappel de l’impossibilité d’ordonner le placement de l’enfant en assistance éducative au domicile parental (commentaire de l'arrêt Cass. civ. 1re, 12 juin 2025, n° 24-18.562)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 333, p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte bancaire de l'enfant : la banque doit rechercher le double accord parental pour tout retrait ou virement (commentaire de l'arrêt Cass., com. 12 juin 2025, n° 24-13.604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 7/8, p. 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condamnation pénale et retrait de l’autorité parentale : application des dispositions de l’article 378 du Code civil au jour du prononcé de la décision (commentaire de l'arrêt Cass., crim., 26 mars 2025, n° 24-82.860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action civile d’une association de lutte contre les violences familiales (commentaire de l'arrêt Cass. crim. 15 octobre 2025, n° 25-80.452)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi du 9 juillet 2025 créant l'homicide routier et visant à lutter contre la violence routière : texte symbolique ou durcissement de la réponse pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obligation d’auditionner l’enfant discernant avant de procéder à son placement à l’ASE (brève de l'arrêt Cass. civ. 1re, 2 juill. 2025, n° 23-22.491)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 333, p. 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur l’obligation d’entretien individuel de l’enfant discernant en assistance éducative (commentaire de l'arrêt Cass. civ., 1re, 12 juin 2025, n° 22-23.646)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 333, p. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parent détenu prévenu de faits de violences conjugales : quelle protection pour l'enfant mineur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Conroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, étude 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur les conditions relatives au prononcé des peines complémentaires à l'égard des mineurs (commentaire de l'arrêt Cass. crim. 19 novembre 2025, n° 23-86.246)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délit d’abandon de famille et prestation compensatoire homologuée judiciairement (commentaire de l’arrêt Cass., crim., 9 avril 2025, n° 24.85.079)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappel de l'impossibilité de prononcer une peine d'emprisonnement ferme inférieure ou égale à un mois (commentaire de l'arrêt Cass. crim. 1er octobre 2025, n° 25-82.787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’enfant au maintien des relations personnelles avec son parent détenu : rôle et enjeux de l’accompagnement associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 305, p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents d’enfants délinquants : Regard critique sur la responsabilité pénale et la “responsabilisation parentale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maternité à l'épreuve de la détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, droit et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 129 à 143, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’enfant auprès de sa mère détenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Les populations de la privation de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.157, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge et le discernement en droit pénal des mineurs délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : MALLEVAEY (B.) et JARDIN (L.), L'âge en droit des personnes, de l'enfance et de la famille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2024, 978-2-37032-412-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1751,581 +1958,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Catégorisations juridiques et organisation judiciaire : le modèle français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes journées de valorisation de la recherche : L’enfant, objet ou sujet de justice(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale de la protection judiciaire de la jeunesse (ENPJJ), Jan 2026, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une responsabilité des parents fondée sur l’autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La délinquance des enfants : quelles responsabilités pour quelles réponses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WATIER Florian; MALLEVAEY Blandine, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des parents dans l’effectivité du droit à l’instruction de leur enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Enfant et École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HESTIA avec le soutien du C3RD, Apr 2025, Lille (59000), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les droits des mineurs à la lumière de la Convention internationale des droits de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits des mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DTPJJ Oise, Nov 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) responsabilité(s) des parents du fait de leur enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 ans de la CIDE, quels défis pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale de la protection judiciaire de la jeunesse, Nov 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l'enfant auprès de sa mère détenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations de la privation de liberté - Colloque jeunes chercheurs/chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon Sorbonne, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens familiaux à l’épreuve de l’emprisonnement d’un parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Enfant et séparations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Droit de l'Enfance et de la famille de l'Université catholique de Lille et avec le soutien de la Chaire Enfance et familles (C3RD), Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et discernement en droit pénal des mineurs délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur "l’Age en droit des personnes, de l’enfance et de la famille"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Enfance et familles de l’Université Catholique de Lille, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2335,112 +2542,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre enfant et parents à l'épreuve de la détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2508,51 +2715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E0CD365"/>
+    <w:nsid w:val="00DBADCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2739,51 +2946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05567704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05567704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>