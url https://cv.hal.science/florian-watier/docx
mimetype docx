--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -130,1586 +130,1655 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Délit de simulation et déclaration mensongère de reconnaissance de paternité : éclairage de la chambre criminelle (commentaire de l'arrêt Cass. crim. 4 mars. 2026, n° 25-83.095)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition de la cour d’assises spéciale : application immédiate de la loi Narcotrafric (commentaire sous l’arrêt Cass. crim., 18 février 2026, n° 25-88.360)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Défaut de notification de changement de domicile et non-représentation d'enfant aggravée (commentaire de l'arrêt Cass. crim. 19 novembre 2025, n° 25-81.397)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, p. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant devenu majeur peut agir seul en contribution parentale d'entretien, malgré une pension déjà fixée (commentaire sous l'arrêt Cass. 1re civ., 4 mars 2026, n° 23-21.835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 310, p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Composition de la cour d’assises spéciale : application immédiate de la loi Narcotrafric (commentaire sous l’arrêt Cass. crim., 18 février 2026, n° 25-88.360)</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolongement et extension de la garde à vue des majeurs protégés : inconstitutionnalité de l’absence d’information du représentant légal (commentaire sous Cons. const. 3 avr. 2026, n° 2026-1191 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la circulaire du 11 février 2026 de politique pénale et éducative relative à la justice des mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences dans le couple : application rétroactive de la circonstance aggravante résultant de la loi du 3 août 2018 (commentaire de l'arrêt Cass. crim. 28 janv. 2026, n° 25-80.641)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences commises sur l'enfant et prétendu « droit de correction parentale » : la Cour de cassation a tranché (commentaire de l'arrêt Cass. crim. 14 janvier 2026, n° 24-83.360)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation pénale et retrait de l’autorité parentale : application des dispositions de l’article 378 du Code civil au jour du prononcé de la décision (commentaire de l'arrêt Cass., crim., 26 mars 2025, n° 24-82.860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action civile d’une association de lutte contre les violences familiales (commentaire de l'arrêt Cass. crim. 15 octobre 2025, n° 25-80.452)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 9 juillet 2025 créant l'homicide routier et visant à lutter contre la violence routière : texte symbolique ou durcissement de la réponse pénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.199</w:t>
+              <w:t xml:space="preserve">, 2025, p. 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délit de simulation et déclaration mensongère de reconnaissance de paternité : éclairage de la chambre criminelle (commentaire de l'arrêt Cass. crim. 4 mars. 2026, n° 25-83.095)</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’auditionner l’enfant discernant avant de procéder à son placement à l’ASE (brève de l'arrêt Cass. civ. 1re, 2 juill. 2025, n° 23-22.491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’obligation d’entretien individuel de l’enfant discernant en assistance éducative (commentaire de l'arrêt Cass. civ., 1re, 12 juin 2025, n° 22-23.646)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parent détenu prévenu de faits de violences conjugales : quelle protection pour l'enfant mineur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Conroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, étude 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'enfant à l'instruction : prérogatives parentales et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 11, p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau rappel de l’impossibilité d’ordonner le placement de l’enfant en assistance éducative au domicile parental (commentaire de l'arrêt Cass. civ. 1re, 12 juin 2025, n° 24-18.562)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 333, p. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte bancaire de l'enfant : la banque doit rechercher le double accord parental pour tout retrait ou virement (commentaire de l'arrêt Cass., com. 12 juin 2025, n° 24-13.604)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7/8, p. 392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'enfant mineur victime d'un mouvement à dérive sectaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 6, p. 335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les conditions relatives au prononcé des peines complémentaires à l'égard des mineurs (commentaire de l'arrêt Cass. crim. 19 novembre 2025, n° 23-86.246)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation de la circulaire du 11 février 2026 de politique pénale et éducative relative à la justice des mineurs</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel de l'impossibilité de prononcer une peine d'emprisonnement ferme inférieure ou égale à un mois (commentaire de l'arrêt Cass. crim. 1er octobre 2025, n° 25-82.787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délit d’abandon de famille et prestation compensatoire homologuée judiciairement (commentaire de l’arrêt Cass., crim., 9 avril 2025, n° 24.85.079)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’enfant au maintien des relations personnelles avec son parent détenu : rôle et enjeux de l’accompagnement associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 305, p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection de l'enfant mineur victime d'un mouvement à dérive sectaire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents d’enfants délinquants : Regard critique sur la responsabilité pénale et la “responsabilisation parentale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 6, p. 335</w:t>
+              <w:t xml:space="preserve">, 2025, p. 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...978 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1719,236 +1788,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternité à l'épreuve de la détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, droit et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 129 à 143, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’enfant auprès de sa mère détenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Les populations de la privation de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.157, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge et le discernement en droit pénal des mineurs délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : MALLEVAEY (B.) et JARDIN (L.), L'âge en droit des personnes, de l'enfance et de la famille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2024, 978-2-37032-412-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1958,581 +2027,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Catégorisations juridiques et organisation judiciaire : le modèle français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes journées de valorisation de la recherche : L’enfant, objet ou sujet de justice(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale de la protection judiciaire de la jeunesse (ENPJJ), Jan 2026, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une responsabilité des parents fondée sur l’autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La délinquance des enfants : quelles responsabilités pour quelles réponses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WATIER Florian; MALLEVAEY Blandine, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des parents dans l’effectivité du droit à l’instruction de leur enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Enfant et École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HESTIA avec le soutien du C3RD, Apr 2025, Lille (59000), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les droits des mineurs à la lumière de la Convention internationale des droits de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits des mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DTPJJ Oise, Nov 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) responsabilité(s) des parents du fait de leur enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 ans de la CIDE, quels défis pour demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale de la protection judiciaire de la jeunesse, Nov 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l'enfant auprès de sa mère détenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations de la privation de liberté - Colloque jeunes chercheurs/chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon Sorbonne, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens familiaux à l’épreuve de l’emprisonnement d’un parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Enfant et séparations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Droit de l'Enfance et de la famille de l'Université catholique de Lille et avec le soutien de la Chaire Enfance et familles (C3RD), Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et discernement en droit pénal des mineurs délinquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur "l’Age en droit des personnes, de l’enfance et de la famille"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Enfance et familles de l’Université Catholique de Lille, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2542,112 +2611,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre enfant et parents à l'épreuve de la détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2715,51 +2784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00DBADCF"/>
+    <w:nsid w:val="0515A0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2946,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05567704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florian-watier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05567704v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Watier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05533990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05490733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04969554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Conroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05199671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05114438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05381762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04594322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05032638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05418344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04845323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>