--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Yger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPDNet-AE: a Compact SPD Representation through Riemannian Autoencoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian adversarial attacks on Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Timoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Obfuscated Code through Graph-Based Semantic Analysis of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istabul, Turkey. pp.135--148, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82427-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Binary Diffing Resilience on Obfuscated Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection of Intrusions and Malware, and Vulnerability Assessment. DIMVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria. pp.223-243, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-97620-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brugges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Riemannian tools used in brain computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - 35th IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP62443.2025.11204309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving binary diffing through similarity and matching intricacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Impact of Pesticide Exposure on Child Health using Large-Scale Data Integration and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2024 - Qualité de l’Air, Agriculture et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Rémy-lès-Chevreuses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Preserving Transformers for Sequences of SPD Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing (EURASIP), Aug 2024, Lyon, France. pp.1451-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentiable Approximation of the Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wallnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recognition S+SSPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Torsello; Luca Rossi; Filippo Bergamasco; Luca Cosmo, Sep 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque ORASIS (ORASIS 2023) :, journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique et Systèmes UMR7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055874v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Uncoupled Learning and Validation with Bregman Divergences: Loss Family with Maximal Generality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Sequences of EEG Covariance Matrices for Automated Sleep Stage Scoring with Attention Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth-Tracking via Approval Voting: Size Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth AAAI Conference on Artificial Intelligence (AAAI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.4768-4775, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v36i5.20403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differentiable approximation for the Linear Sum Assignment Problem with Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner Approval Voting Goes Epistemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence, UAI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS THE U-NET DIRECTIONAL-RELATIONSHIP AWARE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau U-Net Exploite-t-il des Relations Directionnelles Entre Objets pour les Segmenter et les Reconnaître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque sur le Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in anomaly and change point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Edit Arborescence Problem and Its Use in Compressing Graph Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Similarity Search and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dortmun, Germany. pp.337-351, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89657-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-Based Graph Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD, Workshop on Graph Embedding and Mining (GEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Individual Treatment Effects throughCausal Populations Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brugges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for regression CNN in fetal head circumference estimation from ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.73-82, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61166-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréchet Mean Computation in Graph Space through Projected Block Gradient Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bruges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on differential privacy and robustness to adversarial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for CyberSecurity at ECMLPKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based clustering under differential privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04558315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence for adversarial robustness through randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Neural Information Processing Systems (NIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Clustering under Differential Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Monterey, California, United States. pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplift Modeling from Separate Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference on Neural Information Processing Systems (NeurIPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.9927--9937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplift Modeling from Separate Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zanuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Data Mining (ICDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zanuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2017.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Posters to Recommend Anime and Mangas in a Cold-Start Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANPU 2017 held in conjunction with ICDAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-based learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EURO Mini Conference: "From Multiple Criteria Decision Aid to Preference Learning" (DA2PL'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paderborn, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asian Conference on Machine Learning (ACML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hamilton, New Zealand. pp.302-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-aware stationary subspace analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Horev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asian Conference on Machine Learning (ACML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hamilton, New Zealand. pp.430-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supervised strategy for deep kernel machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal prediction of T and B lymphocyte kinetics following brain irradiation in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220 (1), pp.uxaf075. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cei/uxaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.110801. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.953. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-03310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-survey on outlier and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 555, pp.126634. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of randomized classifiers to adversarial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (9), pp.3425-3457. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06216-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vascular Endothelial Growth Factor-Dependent Sprouting Angiogenesis Assay Based on an In Vitro Human Blood Vessel Model for the Study of Anti-Angiogenic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Usuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gayi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruko Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.225-236. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-based learning of acyclic conditional preference networks from contradictory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1-2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Art Style Automatically with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.327 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Country. The Regulation of Commercial Profiling – A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Spiecker Döhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Data Protection Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/EDPL/2016/4/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-aware principal component analysis for symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Horev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-016-5605-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide Aerial Concentration : Estimations Toward Population Health Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering for Health Annual Forum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Pesticide Exposure on Population Health Using Large-Scale Data Integration and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H Annual Forum 2024 - Engineering for Health Annual Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Kernel Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Sinkhorn algorithm with Deletion and Insertion operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GREYC, UMR 6072. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florian Yger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPDNet-AE: a Compact SPD Representation through Riemannian Autoencoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boucherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian adversarial attacks on Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Timoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Obfuscated Code through Graph-Based Semantic Analysis of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Istabul, Turkey. pp.135--148, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82427-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Binary Diffing Resilience on Obfuscated Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detection of Intrusions and Malware, and Vulnerability Assessment. DIMVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Graz, Austria. pp.223-243, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-97620-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-WL GNNs for Metric Learning on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brugges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretability of Riemannian tools used in brain computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2025 - 35th IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP62443.2025.11204309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Preserving Transformers for Sequences of SPD Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing (EURASIP), Aug 2024, Lyon, France. pp.1451-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving binary diffing through similarity and matching intricacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Impact of Pesticide Exposure on Child Health using Large-Scale Data Integration and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 2024 - Qualité de l’Air, Agriculture et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Rémy-lès-Chevreuses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differentiable Approximation of the Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wallnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recognition S+SSPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Torsello; Luca Rossi; Filippo Bergamasco; Luca Cosmo, Sep 2024, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque ORASIS (ORASIS 2023) :, journées francophones des jeunes chercheurs en vision par ordinateur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique et Systèmes UMR7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055874v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Uncoupled Learning and Validation with Bregman Divergences: Loss Family with Maximal Generality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de l'état de sommeil sur données EEG par utilisation de Transformers et de matrices de covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Sequences of EEG Covariance Matrices for Automated Sleep Stage Scoring with Attention Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dequidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Limassol, Cyprus. pp.67-76, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44240-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth-Tracking via Approval Voting: Size Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Sixth AAAI Conference on Artificial Intelligence (AAAI-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Vancouver, Canada. pp.4768-4775, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v36i5.20403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differentiable approximation for the Linear Sum Assignment Problem with Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-winner Approval Voting Goes Epistemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence, UAI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS THE U-NET DIRECTIONAL-RELATIONSHIP AWARE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Maximum Independent Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.223-237, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Homomorphism Features: Why Not Sample?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.216-222, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93736-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in anomaly and change point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau U-Net Exploite-t-il des Relations Directionnelles Entre Objets pour les Segmenter et les Reconnaître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque sur le Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Edit Arborescence Problem and Its Use in Compressing Graph Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blumenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Similarity Search and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dortmun, Germany. pp.337-351, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89657-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric Learning Approach to Graph Edit Costs for Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAPR Joint International Workshops on Statistical techniques in Pattern Recognition (SPR 2020) and Structural and Syntactic Pattern Recognition (SSPR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Individual Treatment Effects throughCausal Populations Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Brugges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-Based Graph Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD, Workshop on Graph Embedding and Mining (GEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability for regression CNN in fetal head circumference estimation from ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ainouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.73-82, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61166-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréchet Mean Computation in Graph Space through Projected Block Gradient Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bruges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on differential privacy and robustness to adversarial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for CyberSecurity at ECMLPKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wurzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Adaptive Classification using Riemannian Geometry approaches in Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2019 - IEEE International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Jeonseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based clustering under differential privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04558315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence for adversarial robustness through randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Neural Information Processing Systems (NIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Clustering under Differential Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Monterey, California, United States. pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplift Modeling from Separate Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference on Neural Information Processing Systems (NeurIPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.9927--9937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplift Modeling from Separate Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zanuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Data Mining (ICDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Zanuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM.2017.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Posters to Recommend Anime and Mangas in a Cold-Start Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lahfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANPU 2017 held in conjunction with ICDAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-based learning of acyclic conditional preference networks from noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EURO Mini Conference: "From Multiple Criteria Decision Aid to Preference Learning" (DA2PL'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paderborn, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask Principal Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikko Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asian Conference on Machine Learning (ACML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hamilton, New Zealand. pp.302-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-aware stationary subspace analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Horev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Asian Conference on Machine Learning (ACML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hamilton, New Zealand. pp.430-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging Covariance Matrices for EEG Signal Classification based on the CSP: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supervised strategy for deep kernel machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting from an infinite set of features in SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal prediction of T and B lymphocyte kinetics following brain irradiation in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220 (1), pp.uxaf075. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cei/uxaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.110801. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (7), pp.953. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-03310-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-survey on outlier and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 555, pp.126634. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of randomized classifiers to adversarial examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gouy-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Chevaleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111 (9), pp.3425-3457. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06216-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vascular Endothelial Growth Factor-Dependent Sprouting Angiogenesis Assay Based on an In Vitro Human Blood Vessel Model for the Study of Anti-Angiogenic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Usuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gayi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruko Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.225-236. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-based learning of acyclic conditional preference networks from contradictory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO journal on decision processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1-2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-017-0070-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Classification Algorithms for EEG-based Brain-Computer Interfaces: A 10-year Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aab2f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing Art Style Automatically with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Negrevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.327 - 342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian approaches in Brain-Computer Interfaces: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2627016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Country. The Regulation of Commercial Profiling – A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Spiecker Döhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Tambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Molinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Data Protection Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (4), pp.535-554. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/EDPL/2016/4/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-aware principal component analysis for symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbal Horev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-016-5605-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.43-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with infinitely many features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Congedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Phlypo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2560/8/5/056004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide Aerial Concentration : Estimations Toward Population Health Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering for Health Annual Forum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Pesticide Exposure on Population Health Using Large-Scale Data Integration and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E4H Annual Forum 2024 - Engineering for Health Annual Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Seraphim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Kernel Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rakotomamonjy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Sinkhorn algorithm with Deletion and Insertion operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GREYC, UMR 6072. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454896v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boucherie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Timoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP62443.2025.11204309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055874v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Yamane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ishida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i5.20403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Riva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03923736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gnecco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89657-7_25" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04558315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Pinot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.34" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Clement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.287" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Horev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06216-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0070-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lecoutre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Spiecker D&#246;hmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Molinaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/EDPL/2016/4/12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5605-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510484v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boucherie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Timoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Venot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP62443.2025.11204309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04740015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wallnig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055874v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dequidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Yamane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ishida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44240-7_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Allouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v36i5.20403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Riva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaujean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93736-2_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03923736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gnecco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89657-7_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Jia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_23" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Benhamou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02895832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924646v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Kumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04558315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Pinot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Kashima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Sugiyama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.34" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lahfa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Clement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.287" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbal Horev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06216-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0070-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Cichocki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aab2f2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lecoutre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2627016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522818v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Spiecker D&#246;hmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tambou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Molinaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/EDPL/2016/4/12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484571v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-016-5605-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510484v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454896v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>