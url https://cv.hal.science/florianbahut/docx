--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -404,2133 +404,2133 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
+                <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP22306628.3. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265124v1</w:t>
+                <w:t xml:space="preserve">hal-05262017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 19290014.0. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265145v1</w:t>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">hal-05265220v1</w:t>
+                <w:t xml:space="preserve">hal-05262014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.126340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398489v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143014v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Sarhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173660v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging into the low molecular weight peptidome with the OligoNet web server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youzhong Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Forcisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Harir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.11692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-11786-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
+                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schneider, R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05262017v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of wines nucleophilic potential by ultra-performance liquid chromatography high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05262014v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2542,277 +2542,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
+                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Coelho,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
+              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267124v1</w:t>
+                <w:t xml:space="preserve">hal-05267160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coelho, C</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coelho,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
+              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267160v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2888,51 +2888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="537DAED0"/>
+    <w:nsid w:val="C52C3FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3119,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>