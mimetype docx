--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -404,2133 +404,2133 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
+                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Schneider, R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Brevet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262017v1</w:t>
+                <w:t xml:space="preserve">hal-05265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of wines nucleophilic potential by ultra-performance liquid chromatography high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262014v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143014v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.126340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398489v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Sarhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173660v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging into the low molecular weight peptidome with the OligoNet web server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Forcisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Harir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.11692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-11786-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
+                <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05265124v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP22306628.3. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...273 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 19290014.0. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05265220v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2542,277 +2542,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coelho, C</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Coelho,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
+              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267160v1</w:t>
+                <w:t xml:space="preserve">hal-05267124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of white and rosé wines</w:t>
+                <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Coelho,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXIDATIVE STABILITY OF WHITE AND ROSÉ WINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.76-79</w:t>
+              <w:t xml:space="preserve">Originalité d’une nouvelle levure inactivée spécifique au service de la stabilité oxydative des vins blancs et rosés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267124v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2888,51 +2888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C52C3FFE"/>
+    <w:nsid w:val="6330B68C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3119,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>