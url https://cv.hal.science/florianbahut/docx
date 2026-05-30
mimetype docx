--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -404,117 +404,1334 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant inactivated yeast: High potential of non-Saccharomyces specific metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.126340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the chemical space of white wine antioxidant capacity: A combined DPPH, EPR and FT-ICR-MS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sarhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.129566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant activity from inactivated yeast: Expanding knowledge beyond the glutathione-related oxidative stability of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 325, pp.126941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Characterization of White Wines Antioxidant Metabolome by Ultra High Performance Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9020115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Antioxidant Potential of White Wines Relies on the Chemistry of Sulfur-Containing Compounds: An Optimized DPPH Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digging into the low molecular weight peptidome with the OligoNet web server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Forcisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11786-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Saccharomyces inactivated yeasts metabolome with high antioxidant potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneider, R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -529,212 +1746,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of wines nucleophilic potential by ultra-performance liquid chromatography high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,198 +1979,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1012,1274 +2229,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265220v1</w:t>
-              </w:r>
-[...1215 lines deleted...]
-                <w:t xml:space="preserve">hal-01620015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2310,51 +2310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast composition having antioxidant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,51 +2398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glutathione-rich yeast and its use for preserving wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6330B68C"/>
+    <w:nsid w:val="879D3A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3119,51 +3119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florianbahut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3288-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517191v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gisquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05266677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sarhane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Uhl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129566" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9020115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11786-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider, R" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano, A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coelho," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>