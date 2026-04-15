--- v0 (2026-03-03)
+++ v1 (2026-04-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,2983 +485,3100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to the detection of pain from autonomic and cortical correlates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in heartbeat-evoked potentials reflect changes in blood pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.830-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00118.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712523v1</w:t>
+                <w:t xml:space="preserve">hal-05571986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of granger causality analysis to our understanding of cardiovascular homeostasis: from cardiovascular and respiratory interactions to central autonomic network control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pichot</w:t>
+                <w:t xml:space="preserve">An approach to the detection of pain from autonomic and cortical correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Chouchou</w:t>
+                <w:t xml:space="preserve">C. Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Network Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnetp.2024.1315316⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712530v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and physiology of the autonomic nervous system: Implication on the choice of diagnostic/monitoring tools in 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Roche</w:t>
+                <w:t xml:space="preserve">The contribution of granger causality analysis to our understanding of cardiovascular homeostasis: from cardiovascular and respiratory interactions to central autonomic network control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pichot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.12.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Network Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnetp.2024.1315316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712532v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute exercise and a nap on heart rate variability and memory in young sedentary adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy and physiology of the autonomic nervous system: Implication on the choice of diagnostic/monitoring tools in 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouhli-Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodee Mograss</w:t>
+                <w:t xml:space="preserve">M. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frimpong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tehila Zvionow</w:t>
+                <w:t xml:space="preserve">J.-C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.14454⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (1-2), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263782v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central control of cardiac activity as assessed by intra-cerebral recordings and stimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (2), pp.102849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2023.102849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnia Symptoms, Sleep Hygiene, Mental Health, and Academic Performance in Spanish University Students: A Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of acute exercise and a nap on heart rate variability and memory in young sedentary adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodee Mograss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frimpong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carrión-Pantoja</w:t>
+                <w:t xml:space="preserve">Franck Vilcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Prados</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ángela Mendoza-Vinces</w:t>
+                <w:t xml:space="preserve">Tehila Zvionow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11071989⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206730v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insomnia Symptoms, Sleep Hygiene, Mental Health, and Academic Performance in Spanish University Students: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carrión-Pantoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+                <w:t xml:space="preserve">Martha Holguín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daed El Safadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Desprès</w:t>
+                <w:t xml:space="preserve">Ángela Mendoza-Vinces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11071989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206718v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the Spanish version of the Sleep Hygiene Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Chouchou</w:t>
+                <w:t xml:space="preserve">The Efficient Antiviral Response of A549 Cells Is Enhanced When Mitochondrial Respiration Is Promoted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daed El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paulo-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carrión‐pantoja</w:t>
+                <w:t xml:space="preserve">Mathilde Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fernández‐puerta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Nursing and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nur.22111⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11101168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338718v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG changes reflecting pain: is alpha suppression better than gamma enhancement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (3), pp.209-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability biofeedback in chronic disease management: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Fournié</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the Spanish version of the Sleep Hygiene Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carrión‐pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Laura Fernández‐puerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cabrera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Manuel Pérez‐mármol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.102750. </w:t>
+              <w:t xml:space="preserve">Research in Nursing and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.393-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctim.2021.102750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nur.22111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338715v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Heart Rate and Pain During a Cold Pressor Test Correlates to Pain Catastrophizing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart rate variability biofeedback in chronic disease management: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kakon</w:t>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir-Arshiya Kaffash Mohamadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie-Anne Benoit</w:t>
+                <w:t xml:space="preserve">Quentin Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10484-021-09520-4⟩</w:t>
+              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.102750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctim.2021.102750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338707v1</w:t>
+                <w:t xml:space="preserve">hal-03338715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation of others’ positive and negative emotions is related to distinct patterns of heart rate variability and situational empathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated Heart Rate and Pain During a Cold Pressor Test Correlates to Pain Catastrophizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kakon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Arshiya Kaffash Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Levtova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Jauniaux</w:t>
+                <w:t xml:space="preserve">Meagane Maurice-Ventouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fortin-Côté</w:t>
+                <w:t xml:space="preserve">Emilie-Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244427⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10484-021-09520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113394v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Cardiac Reactivity to Painful Procedures Under Hypnosis in Pediatric Emergencies: A Feasibility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Excoffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pichot</w:t>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (3), pp.267 - 281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00029157.2018.1564013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of sleep and physical activity on well-being during COVID-19 lockdown: reunion island as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion regulation of others’ positive and negative emotions is related to distinct patterns of heart rate variability and situational empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Jauniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Alexis Fortin-Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.09.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0244427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002941v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between insomnia disorder and cognitive function in middle-aged and older adults: a cross-sectional analysis of the Canadian Longitudinal Study on Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of sleep and physical activity on well-being during COVID-19 lockdown: reunion island as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Augustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cross</w:t>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisa Kakinami</w:t>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsz114⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113407v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the insula speaks to the heart: Cardiac responses to insular stimulation in humans</w:t>
+                <w:t xml:space="preserve">Autonomic cardiovascular adaptations to acute head-out water immersion, head-down tilt and supine position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Isnard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailys Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24548⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (2), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04278-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113411v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the insula speaks to the heart: Cardiac responses to insular stimulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Vallayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Catenoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (9), pp.2611-2622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.24548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962741v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic cardiovascular adaptations to acute head-out water immersion, head-down tilt and supine position</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between insomnia disorder and cognitive function in middle-aged and older adults: a cross-sectional analysis of the Canadian Longitudinal Study on Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailys Guillot</w:t>
+                <w:t xml:space="preserve">Nathan Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
+                <w:t xml:space="preserve">Julie Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Postuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Kakinami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04278-4⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsz114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806672v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the insula speaks to the heart: Cardiac responses to insular stimulation in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vallayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (9), pp.2611-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113409v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasomnia versus epilepsy: An affair of the heart?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+                <w:t xml:space="preserve">C. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">D. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (5), pp.277-286. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188599v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual modulation of autonomic pain reactivity</w:t>
+                <w:t xml:space="preserve">Parasomnia versus epilepsy: An affair of the heart?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fauchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catenoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pommier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.28 - 31. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.277-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03551064v1</w:t>
+                <w:t xml:space="preserve">hal-04188599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRVanalysis: A Free Software for Analyzing Cardiac Autonomic Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual modulation of autonomic pain reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00557⟩</w:t>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.28 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806802v1</w:t>
+                <w:t xml:space="preserve">inserm-03551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HRVanalysis: A Free Software for Analyzing Cardiac Autonomic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vestibular Responses to Direct Stimulation of the Human Insular Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76 (4), pp.609-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.24252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3471,2061 +3588,2061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la cohérence corticomusculaire avec la vitesse de marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phanuel Ayagapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exercice physique aérobie intense sur le sommeil : la température peut-elle contribuer à perturber le sommeil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France. pp.19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation du sommeil et développement des pathologies neurodégénératives : une revue narrative des données disponibles chez l’Homme et l’animal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N°28 – Anterior cingulate activity is associated with autonomic pain reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Roche</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology (ECCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e81-e82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206717v1</w:t>
+                <w:t xml:space="preserve">hal-04206712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°28 – Anterior cingulate activity is associated with autonomic pain reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation du sommeil et développement des pathologies neurodégénératives : une revue narrative des données disponibles chez l’Homme et l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Mounichetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Fauchon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology (ECCN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (France), France. pp.77-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.01.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206712v1</w:t>
+                <w:t xml:space="preserve">hal-04206717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between respiratory control expiration time and movement to autonomic cardiac adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Doussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de Physiologie et Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OC12: Extended Granger Causality for Instantaneous Effects in Cardiovascular and Cardiorespiratory Regulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">HP09: Cardiac reactivity to electric brain stimulations: A SEEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e18, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2021, Online, France. pp.e3-e4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206743v1</w:t>
+                <w:t xml:space="preserve">hal-04525418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with drug-resistant epilepsy exhibit an impaired autonomic cardiac arousal response following sleep apnea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Petitjean</w:t>
+                <w:t xml:space="preserve">Central command contribution to cardiac adaptations to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference of the European Sleep Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Congress of Physiology and Integrative Biology, 89th Congress of French Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Physiological Society, Jun 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.13894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206724v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central command contribution to cardiac adaptations to exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Patients with drug-resistant epilepsy exhibit an impaired autonomic cardiac arousal response following sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Congress of Physiology and Integrative Biology, 89th Congress of French Physiological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th Conference of the European Sleep Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206709v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation autonome centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de Neurophysiologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNCLF, Jun 2022, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP09: Cardiac reactivity to electric brain stimulations: A SEEG study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">OC12: Extended Granger Causality for Instantaneous Effects in Cardiovascular and Cardiorespiratory Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Online, France. pp.e3-e4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.016⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525418v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un exercice intensif sur la régulation du sommeil chez des sujets sains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HP04: Absence of cardiac parasympathetic dysfunctions in elderly migraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.121⟩</w:t>
+              <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206734v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP04: Absence of cardiac parasympathetic dysfunctions in elderly migraine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d’un exercice intensif sur la régulation du sommeil chez des sujets sains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Combard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.011⟩</w:t>
+              <w:t xml:space="preserve">Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille (France), France. pp.30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206745v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP06: Baroreflex sensitivity is predictor of mortality in general elderly population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">HP09: Cardiac reactivity to electric brain stimulations: A SEEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Celle</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rheims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e3-e4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206737v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP09: Cardiac reactivity to electric brain stimulations: A SEEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HP06: Baroreflex sensitivity is predictor of mortality in general elderly population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rheims</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e3-e4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.016⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. pp.e3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206740v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OC12: Extended Granger Causality for Instantaneous Effects in Cardiovascular and Cardiorespiratory Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual Clinical Neurophysiology Congress of the Europe-Middle East-Africa Chapter (EMEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. pp.e18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the brain speaks to the heart: implications for initial cardiac adjustments to exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Catenoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reappraisal in empathy influence autonomic reactivity to emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Jauniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maire-Hélène Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fortin-Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifty-Eighth Annual Meeting of the Society for Psychophysiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Québec city, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5535,91 +5652,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the brain and the heart talk to each other: electrophysiological study of central autonomic control in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de La Réunion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04328803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5629,151 +5746,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep neurobiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Amzica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sessle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chouchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep medicine for Dentists.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5920,51 +6037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104511" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.07.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2024.1315316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhli-Gasmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodee Mograss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frimpong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilcourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehila Zvionow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mazzola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carri&#243;n-Pantoja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Prados" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Holgu&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Mendoza-Vinces" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071989" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carri&#243;n&#8208;pantoja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;puerta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel P&#233;rez&#8208;m&#225;rmol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nur.22111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2021.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kakon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Arshiya Kaffash Mohamadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levtova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagane Maurice-Ventouris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Benoit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09520-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jauniaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Regueiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fortin-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244427" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Postuma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kakinami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vallayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24548" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04278-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2018.04.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00557" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauguiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XW7PLF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mounichetty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.214" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doussineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricordeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13894" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugui&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rheims" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Combard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.121" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Celle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hupin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire-H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04328803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Amzica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lavigne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sessle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104511" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cazeneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorie Lebeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medsci13010028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soulier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00118.2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnetp.2024.1315316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04712532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouhli-Gasmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mazzola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2023.102849" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodee Mograss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frimpong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilcourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehila Zvionow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carri&#243;n-Pantoja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Prados" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Holgu&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Mendoza-Vinces" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorie Lebeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daed El Safadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paulo-Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101168" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2021.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carri&#243;n&#8208;pantoja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;puerta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel P&#233;rez&#8208;m&#225;rmol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nur.22111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cabrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2021.102750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kakon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Arshiya Kaffash Mohamadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Levtova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagane Maurice-Ventouris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-021-09520-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Excoffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2018.1564013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Jauniaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Regueiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fortin-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04278-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vallayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24548" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cross" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Postuma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gosselin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kakinami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2018.04.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00557" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauguiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24252" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XW7PLF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quesada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mounichetty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.214" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doussineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugui&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rheims" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13894" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricordeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouchou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Celle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Combard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.11.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire-H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04328803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04525295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Amzica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lavigne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sessle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>