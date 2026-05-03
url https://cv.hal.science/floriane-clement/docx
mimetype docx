--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1266,295 +1266,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From women's empowerment to food security: Revisiting global discourses through a cross-country analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Leder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Soumya Balasubramanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Panchali Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154527v1</w:t>
+                <w:t xml:space="preserve">hal-02401236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From women's empowerment to food security: Revisiting global discourses through a cross-country analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Leder</w:t>
+                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Balasubramanya</w:t>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panchali Saikia</w:t>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.160-172. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401236v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the non-institutionalization of a socio-technical innovation: the case of multiple-use water services (MUS) in Nepal</w:t>
               </w:r>
@@ -3784,77 +3784,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6483,51 +6483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice in the Commons: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Biennial IASC Conference ‘In Defense of the Commons: Challenges, Innovation, and Action’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,191 +7560,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersecting water productivity and poverty: lessons from the ganga basin</w:t>
+                <w:t xml:space="preserve">Comment on Ostrom and Cox: “Moving beyond panaceas: A multitiered diagnostic approach for social-ecological analysis”. Moving beyond the right institutional fit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saba Ishaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Biennal Conference of the International Association for the Study of the Commons (IASC), Sustaining Commons: Sustaining our Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">6. International Conference on Environmental Future (ICEF): Interdisciplinary progress in environmental science and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747896v1</w:t>
+                <w:t xml:space="preserve">hal-02808332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Ostrom and Cox: “Moving beyond panaceas: A multitiered diagnostic approach for social-ecological analysis”. Moving beyond the right institutional fit</w:t>
+                <w:t xml:space="preserve">Intersecting water productivity and poverty: lessons from the ganga basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amare Haileslassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Ishaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Environmental Future (ICEF): Interdisciplinary progress in environmental science and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Newcastle upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Biennal Conference of the International Association for the Study of the Commons (IASC), Sustaining Commons: Sustaining our Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808332v1</w:t>
+                <w:t xml:space="preserve">hal-02747896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Environmental Justice of Water Projects and Reforms in the Rural South: A co-exploration of Institutions and Myths</w:t>
               </w:r>
@@ -8203,221 +8203,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do farmers make decisions in a land degradation context? A case study from northern Vietnam</w:t>
+                <w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime M. Amezaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy R. G. Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. 159 p</w:t>
+              <w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753715v1</w:t>
+                <w:t xml:space="preserve">hal-02755654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t>
+                <w:t xml:space="preserve">How do farmers make decisions in a land degradation context? A case study from northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755654v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t>
               </w:r>
@@ -8618,51 +8618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDA12F49"/>
+    <w:nsid w:val="A952DD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8849,51 +8849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floriane-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8459-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basnett, Bimbika Sijapati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.6078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01258-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kashwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeta Mudaliar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sugden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.07.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Shrestha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2019.238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Joshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Balasubramanya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchali Saikia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachanda Pradhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Koppen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2019.1600336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey O'Hara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.02.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Suhardiman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bharati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Karki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2017.1335452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Nicol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1020999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Chandrappagari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Banset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Basnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Maskey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892912000276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Haileslassie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#252;mmel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Amede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ishaq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691111128995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. R. Murty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000827" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PK2JZ98F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-009-9100-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG7HHKQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVX2FRT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2007.05.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M7092R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-64046-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64046-4_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Action-Research-in-Policy-Analysis-Critical-and-Relational-Approaches/Bartels-Wittmayer/p/book/9781138553828" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781351680783" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190669799.001.0001/oxfordhb-9780190669799-e-63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upali Amarasinghe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781317479482/chapters/10.4324/9781315707310-27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Korsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Boelee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwmi.cgiar.org/publications/other-publication-types/books-monographs/managing-water-agroecosystems-food-security/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbv.de/dms/tib-ub-hannover/744175011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart W Bunting" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem S. Bindraban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muthuri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fajardo-Ortiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Holzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau-Salvador" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789903v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Pokhrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bastakoti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floriane-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8459-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basnett, Bimbika Sijapati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.6078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01258-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kashwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeta Mudaliar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sugden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.07.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Shrestha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2019.238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Joshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Balasubramanya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchali Saikia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachanda Pradhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Koppen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2019.1600336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey O'Hara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.02.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Suhardiman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bharati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Karki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2017.1335452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Nicol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1020999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Chandrappagari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Banset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Basnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Maskey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892912000276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Haileslassie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#252;mmel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Amede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ishaq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691111128995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. R. Murty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000827" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PK2JZ98F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-009-9100-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG7HHKQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVX2FRT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2007.05.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M7092R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-64046-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64046-4_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Action-Research-in-Policy-Analysis-Critical-and-Relational-Approaches/Bartels-Wittmayer/p/book/9781138553828" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781351680783" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190669799.001.0001/oxfordhb-9780190669799-e-63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upali Amarasinghe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781317479482/chapters/10.4324/9781315707310-27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Korsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Boelee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwmi.cgiar.org/publications/other-publication-types/books-monographs/managing-water-agroecosystems-food-security/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbv.de/dms/tib-ub-hannover/744175011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart W Bunting" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem S. Bindraban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muthuri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fajardo-Ortiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Holzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau-Salvador" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789903v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Pokhrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bastakoti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>