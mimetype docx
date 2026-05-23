--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,8563 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8511 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Floriane CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">floriane-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4195-222X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=phxT-_QAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8459-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of professional practice: Plurality and possibilities in environmental governance, Introduction to the Special Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Staddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basnett, Bimbika Sijapati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.6078. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/jpe.6078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), 23p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/jpe.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the governance of sustainability pathways: Hydraulic megaprojects, social-ecological traps, and politicized networks of action situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Palau Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Villamayor-Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.303-321. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01258-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the local ‘grant-grabbers’: Cattle farmers' criticisms and emerging environmental subjectivities in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.103091. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's empowerment and the will to change: Evidence from Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining and governing the commons in an unequal world: A critical engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakash Kashwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praneeta Mudaliar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crsust.2021.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard vulnerability discourses from Tarai-Madhesh, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Sugden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2021.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling gendered practices in the public water sector in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.1017-1033. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wp.2019.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculinities and hydropower in India: A feminist political ecology perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepa Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.130-152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From women's empowerment to food security: Revisiting global discourses through a cross-country analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Balasubramanya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panchali Saikia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the non-institutionalization of a socio-technical innovation: the case of multiple-use water services (MUS) in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prachanda Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara van Koppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (4), pp.408-426. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02508060.2019.1600336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feminist political ecologies of the commons and commoning (Editorial to the Special Feature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Harcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepa Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chizu Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power as agency: A critical reflection on the measurement of women’s empowerment in the development sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWRM discourses, institutional holy grail and water justice in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Suhardiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.870-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing women’s empowerment in water security programmes in Western Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Karki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.235-251. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13552074.2017.1335452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing where everyone is</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asian Water Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water resources management in Nepal: key stakeholders' perceptions and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Suhardiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Water Resources Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.284-300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07900627.2015.1020999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the implementation gap translating watershed guidelines on the ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvarna Chandrappagari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (13), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking development models and irrigation projects in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govinda Banset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hydro Nepal: Journal of Water, Energy and Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: conference proceedings, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3126/hn.v11i1.7226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and environmental justice in foreign aid: A case study of irrigation interventions in western Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govinda Basnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Sugden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Angle: Nepal Journal of Social Science and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrarian stress and climate change in the eastern gangetic plains: gendered vulnerability in a stratified social formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Sugden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Maskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (novembre), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in development? An analysis of water interventions in the rural South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-8947.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising context in institutional reforms of land and natural resource management: the case of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.140-140. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/ijc.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For critical social-ecological system studies: integrating power and discourses to move beyond the right institutional fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (01), 4 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892912000276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the livestock-feed and water nexus across a mixed crop-livestock system's intensification gradient: an example from the indo-ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Haileslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blümmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Descheemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Amede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (S1), pp.113-132. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0014479710000815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting livestock water productivity to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Haileslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blümmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Ishaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of climate change strategies and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.156-169. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17568691111128995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing water productivity for poverty alleviation: Rôle of capitals and institutions in the ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Haileslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Ishaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blümmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. V. R. Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (S1), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0014479710000827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing decentralised natural resource governance: proposition for a “politicised” institutional analysis and development framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11077-009-9100-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afforestation and forestry land allocation in northern Vietnam: Analysing the gap between policy intentions and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.458-470. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation policies with land use change in northern Vietnam: Why local factors matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.265-277. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2007.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the use of audiovisual media for deliberation: reframing discourses on vulnerabilities to climate change in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action research in policy analysis: critical and relational approaches to sustainability transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2018, Routledge Advances in Research Methods, 9781138553828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When water security programmes seek to empower women – A case study from western Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Karki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Security Across the Gender Divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2018, Water Security in a New World, 978-3-319-64044-0. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64046-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberative governance on vulnerability to climate change: voices from madhesi farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Governance and Adaptation: Case Studies from South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 204 p., 2018, 9781138054509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, poverty and politics along the real-virtual water spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Nicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Food, Water and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780190669799. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190669799.013.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing decentralised natural resource governance: Proposition for a &amp;quot;politicised&amp;quot; institutional analysis and development framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom and the Bloomington School of Political Economy: Volume 3, A framework for policy analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexington Books, 456 p., 2017, 978-0739191118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty, inequalities and vulnerability of the rural poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upali Amarasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Sugden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ganges River Basin: Status and Challenges in Water, Environment and Livelihoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 362 p., 2016, 9781317479482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water management for ecosystem health and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca E Tharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Boelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Water and Agroecosystems for Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2013, 978-1-78064-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water productivity to water security: a paradigm shift?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Security: Principles, Perspectives and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376 p., 2013, 9781136285868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing water productivity in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Descheemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart W Bunting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prem S. Bindraban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muthuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Molden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing water and agroecosystems for food security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2013, 978-1-78064-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level analysis of forest policies in Northern Vietnam: Uplands, people, institutions and discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University of Newcastle upon Tyne, 2008. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02818003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing cover crops: a strategy for enhancing forage autonomy and mitigating soil erosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermet Romane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merienne Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Index of Biodiversity Potential (IBP): A success story of 15 years of Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche systémique, transdisciplinaire et territoriale pour adresser l'érosion des sols, l'exemple du projet COTERRA dans le Nord Comminges. Réflexivité et animation au cœur d’un projet de recherche-action participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEB, 3ième édition, Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; ZA Pygar; OHM Pyrénées Haut Vicdessos; Réserve Naturelle Régionale Confluence Garonne-Ariège, May 2024, Goyrans, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice de Biodiversité Potentielle (IBP): Histoire du succès d'un outil pour mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nogent-sur-Vernisson, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’utilisabilité comme cadre analytique pour les indicateurs de biodiversité : application à l’indicateur NIVA (milieu agricole) sur un territoire du Sud-Ouest en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, départements ACT &amp; Ecodiv, Jun 2024, Nogent-sur-Vernisson, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer autonomy as a bridging concept. Reflections from an interdisciplinary engaged research project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLLEN24: Towards just and plural futures // Hacia futuros justos y plurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Ecology Network, Jun 2024, Lund, Sweden. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The greening of agricultural policies in France: a look from within</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Seminar on Extension &amp; Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation meets Feminist Political Ecology: Exploring Nature-Society Relations in the context of climate change and the global environmental crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Society Relations and the Global Environmental Crisis – Thinking on Climate Change and Sustainability from the Fields of Intersectional Theory and Transdisciplinary Gender Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Transdisciplinary Gender Studies (ZtG) at the Humboldt Universität zu Berlin, May 2023, Berlin, Germany. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The everyday work of farm advisors as interface bureaucrats in greening French agricultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Seminar on Extension &amp; Education - Sustainability transitions of agriculture and the transformation of education and advisory services: convergence or divergence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transformations in rigid social-ecological governance Power in networks of action situations, neo-institutional dialogues and pluralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fajardo-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer M Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Palau-Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR general conference 2022 - Answering Transition and Transformation Challenges with Policy Process Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2022, Innsbruck, Germany. 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest for biomass or for biodiversity: scenarios for solving conflicts in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques agricoles et gouvernance concertée du territoire pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 10. World conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanovre, Germany. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in the Commons: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Biennial IASC Conference ‘In Defense of the Commons: Challenges, Innovation, and Action’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting linkages between migration, women’s empowerment and food security : insights from Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Buison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Feminisation of agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving farmer collectives at the margins: Reflections on the making of life-in-common from the Eastern Gangetic Plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Biennial Conference of the Political Ecology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving farmer collectives at the margins: Reflections on the making of life-in-common from the Eastern Gangetic Plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Biennial Conference of the Political Ecology Network (POLLEN), ‘Political Ecology, the Green Economy, and Alternative Sustainabilities’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s participation in irrigation management – the case of IMT in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Biennal IASC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice in common property theory: re-examining women’s participation in orchestrated community-based water management in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Property and environment in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are multiple-use water systems more sustainable than single-use systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paras Pokhrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiple Use Water Systems for Climate Resilience : A socio-technical approach for improved community water governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Katmandou, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for the institutional holy grail: A critical discourse analysis of integrated water resource management (IWRM) and social justice in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Suhardiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Interpretive Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we explain the water insecurity, state and market nexus in South Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periurban Water Conflicts: Perspectives &amp; Issue of Water Justice in South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using audiovisual media to support deliberative governance on vulnerability to climate change in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Interpretive Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t tell us how we should adapt to climate change. Unheard narratives from men and women farmers in Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources in Nepal and IWMI-Nepal strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Bharati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Sugden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Bastakoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving from Water Problems to Water Solutions: Research Needs Assessment for the Eastern Gangetic Plains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, New Delhi, India. 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Ostrom and Cox: “Moving beyond panaceas: A multitiered diagnostic approach for social-ecological analysis”. Moving beyond the right institutional fit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Environmental Future (ICEF): Interdisciplinary progress in environmental science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersecting water productivity and poverty: lessons from the ganga basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Haileslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Ishaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennal Conference of the International Association for the Study of the Commons (IASC), Sustaining Commons: Sustaining our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Environmental Justice of Water Projects and Reforms in the Rural South: A co-exploration of Institutions and Myths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Global Environmental Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Context for Pro-Poor Institutional Change: The case of land-tenure reforms in Vietnam’s uplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Institutions, Behavior and the Escape from Persistent Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ithaca, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the outcomes of forest policies in Vietnam: the role of policy design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers make decisions in a land degradation context? A case study from northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8618,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A952DD38"/>
+    <w:nsid w:val="987785BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8849,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floriane-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8459-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basnett, Bimbika Sijapati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.6078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01258-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.06.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kashwan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeta Mudaliar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Foster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sugden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.07.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Shrestha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2019.238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Joshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Balasubramanya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchali Saikia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachanda Pradhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Koppen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2019.1600336" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey O'Hara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.02.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Suhardiman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bharati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Karki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2017.1335452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Nicol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1020999" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Chandrappagari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Banset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Basnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Maskey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.10.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892912000276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Haileslassie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#252;mmel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Amede" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ishaq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691111128995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. R. Murty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000827" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PK2JZ98F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-009-9100-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG7HHKQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVX2FRT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2007.05.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M7092R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-64046-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64046-4_8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Action-Research-in-Policy-Analysis-Critical-and-Relational-Approaches/Bartels-Wittmayer/p/book/9781138553828" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781351680783" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190669799.001.0001/oxfordhb-9780190669799-e-63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upali Amarasinghe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781317479482/chapters/10.4324/9781315707310-27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Lloyd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Korsgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Boelee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwmi.cgiar.org/publications/other-publication-types/books-monographs/managing-water-agroecosystems-food-security/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbv.de/dms/tib-ub-hannover/744175011.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart W Bunting" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem S. Bindraban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muthuri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fajardo-Ortiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Holzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau-Salvador" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789903v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284363v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Pokhrel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bastakoti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753715v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floriane-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4195-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=phxT-_QAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8459-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Staddon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basnett, Bimbika Sijapati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.6078" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.5450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M&#233;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau Salvador" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Villamayor-Tomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01258-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.06.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Kashwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeta Mudaliar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Foster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2021.100102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Sugden" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2021.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Shrestha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2019.238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Joshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Balasubramanya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panchali Saikia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.05.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268931v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachanda Pradhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara van Koppen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2019.1600336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harcourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chizu Sato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.972" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey O'Hara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Suhardiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Bharati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Karki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2017.1335452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Nicol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1020999" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvarna Chandrappagari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Banset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Basnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Maskey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ramesh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Philip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.10.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-8947.12002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892912000276" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Haileslassie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#252;mmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Amede" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000815" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Ishaq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691111128995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. R. Murty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479710000827" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PK2JZ98F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11077-009-9100-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG7HHKQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.06.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVX2FRT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2007.05.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M7092R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Action-Research-in-Policy-Analysis-Critical-and-Relational-Approaches/Bartels-Wittmayer/p/book/9781138553828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-64046-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64046-4_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9781351680783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190669799.001.0001/oxfordhb-9780190669799-e-63" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190669799.013.63" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upali Amarasinghe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781317479482/chapters/10.4324/9781315707310-27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Lloyd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Korsgaard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Tharme" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Boelee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwmi.cgiar.org/publications/other-publication-types/books-monographs/managing-water-agroecosystems-food-security/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbv.de/dms/tib-ub-hannover/744175011.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807616v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart W Bunting" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem S. Bindraban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muthuri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Molden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mouille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vermet Romane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merienne Carole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fajardo-Ortiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M Holzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Palau-Salvador" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Buison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Pokhrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bastakoti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>