--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -469,173 +469,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Philipe au cœur de la nébuleuse dostoïevskienne de l’après-guerre</w:t>
+                <w:t xml:space="preserve">Le spectacle du sommeil sur la scène de Krystian Lupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virginie Dumanoir; Arnaud Duprat; Corinne François-Denève. </w:t>
+              <w:t xml:space="preserve">Émilie Frémond; Marie Bonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérard Philipe et Maria Casarès, les enfants du siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2025, (Écritures), 978-2-36441-589-8</w:t>
+              <w:t xml:space="preserve">Les Arts du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2025, 9791037041463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513706v1</w:t>
+                <w:t xml:space="preserve">hal-04916360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectacle du sommeil sur la scène de Krystian Lupa</w:t>
+                <w:t xml:space="preserve">Gérard Philipe au cœur de la nébuleuse dostoïevskienne de l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émilie Frémond; Marie Bonnot. </w:t>
+              <w:t xml:space="preserve">Virginie Dumanoir; Arnaud Duprat; Corinne François-Denève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Arts du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2025, 9791037041463</w:t>
+              <w:t xml:space="preserve">Gérard Philipe et Maria Casarès, les enfants du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2025, (Écritures), 978-2-36441-589-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916360v1</w:t>
+                <w:t xml:space="preserve">hal-05513706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte au théâtre, Mutations et résilience</w:t>
               </w:r>
@@ -2029,182 +2029,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04026315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dostoïevski théâtralisable ? Copeau, Camus, Macaigne – entre attirance pour le théâtre et stimulation pour la scène</w:t>
+                <w:t xml:space="preserve">Autoficción teatral: de la escritura a la escena, investigaciones sobre el pasado en Diez millones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conjunto. Revista de teatro latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Documento, testimonio y autoreferrencia (185)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04026352v1</w:t>
+                <w:t xml:space="preserve">halshs-04026305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoficción teatral: de la escritura a la escena, investigaciones sobre el pasado en Diez millones</w:t>
+                <w:t xml:space="preserve">Dostoïevski théâtralisable ? Copeau, Camus, Macaigne – entre attirance pour le théâtre et stimulation pour la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conjunto. Revista de teatro latinoamericano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, « Les Conditions du théâtre. Le théâtralisable et le théâtralisé » (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.1991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04026305v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04026352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des metteuses en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://sht.asso.fr/metteuses-en-scene/chantal-morel/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2351,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laslar.unicaen.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022PA030062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dostoievski-sur-la-scene-moderne-et-contemporaine-adaptable-inadaptable.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15860-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spectres-de-dostoievski.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/entracte/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10967-9.p.0315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Colemyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szendy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iw1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.240.0100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laslar.unicaen.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022PA030062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dostoievski-sur-la-scene-moderne-et-contemporaine-adaptable-inadaptable.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15860-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spectres-de-dostoievski.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/entracte/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10967-9.p.0315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Colemyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szendy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iw1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.240.0100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>