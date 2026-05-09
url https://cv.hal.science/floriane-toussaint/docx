--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -469,173 +469,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectacle du sommeil sur la scène de Krystian Lupa</w:t>
+                <w:t xml:space="preserve">Gérard Philipe au cœur de la nébuleuse dostoïevskienne de l’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émilie Frémond; Marie Bonnot. </w:t>
+              <w:t xml:space="preserve">Virginie Dumanoir; Arnaud Duprat; Corinne François-Denève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Arts du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2025, 9791037041463</w:t>
+              <w:t xml:space="preserve">Gérard Philipe et Maria Casarès, les enfants du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2025, (Écritures), 978-2-36441-589-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916360v1</w:t>
+                <w:t xml:space="preserve">hal-05513706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Philipe au cœur de la nébuleuse dostoïevskienne de l’après-guerre</w:t>
+                <w:t xml:space="preserve">Le spectacle du sommeil sur la scène de Krystian Lupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Virginie Dumanoir; Arnaud Duprat; Corinne François-Denève. </w:t>
+              <w:t xml:space="preserve">Émilie Frémond; Marie Bonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérard Philipe et Maria Casarès, les enfants du siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, 2025, (Écritures), 978-2-36441-589-8</w:t>
+              <w:t xml:space="preserve">Les Arts du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2025, 9791037041463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513706v1</w:t>
+                <w:t xml:space="preserve">hal-04916360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le texte au théâtre, Mutations et résilience</w:t>
               </w:r>
@@ -1148,977 +1148,977 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03709889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson est une partenaire qui se prépare en coulisses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuer le théâtre, avec la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thaêtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines (9)</w:t>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 259, pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907514v1</w:t>
+                <w:t xml:space="preserve">hal-05613457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’inthymnité des tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chanson est une partenaire qui se prépare en coulisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Colemyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Szendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907509v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variété italienne comme seuil dramaturgique chez Vincent Macaigne et Anne-Sophie Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Curel</w:t>
+                <w:t xml:space="preserve">Dans l’inthymnité des tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Floriane Toussaint</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Szendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Tubes en scène ! L'irruption des tubes sur les scènes théâtrales contemporaines (9)</w:t>
+              <w:t xml:space="preserve">, 2025, Tubes en scène ! L’irruption du tube sur les scènes théâtrales contemporaines (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907504v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la table au plateau. La génétique théâtrale au défi d’une mutation majeure de la pratique de l’adaptation de romans à la scène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Curel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tubes en scène ! L'irruption des tubes sur les scènes théâtrales contemporaines (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565499v1</w:t>
+                <w:t xml:space="preserve">hal-04907504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Zgieb, passeuse de Krystian Lupa en France</w:t>
+                <w:t xml:space="preserve">De la table au plateau. La génétique théâtrale au défi d’une mutation majeure de la pratique de l’adaptation de romans à la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12iw1⟩</w:t>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Adaptation" (57), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764791v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus Dostoïevski sur la scène théâtrale française contemporaine</w:t>
+                <w:t xml:space="preserve">Agnieszka Zgieb, passeuse de Krystian Lupa en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.93-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/doublejeu.3144⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12iw1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04410169v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de Dostoïevski offre un énorme terrain de jeu pour les acteurs</w:t>
+                <w:t xml:space="preserve">Le virus Dostoïevski sur la scène théâtrale française contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/doublejeu.3144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04026287v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04410169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le masque : déconstruire le mythe de Marilyn Monroe par le rêve du théâtre</w:t>
+                <w:t xml:space="preserve">L’écriture de Dostoïevski offre un énorme terrain de jeu pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Jouer Marilyn, 9</w:t>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016197v1</w:t>
+                <w:t xml:space="preserve">halshs-04026287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystian Lupa, adaptateur créateur</w:t>
+                <w:t xml:space="preserve">Sous le masque : déconstruire le mythe de Marilyn Monroe par le rêve du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jouer Marilyn, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03709896v1</w:t>
+                <w:t xml:space="preserve">hal-04016197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una caja de herramientas del investigador teatral francés</w:t>
+                <w:t xml:space="preserve">Krystian Lupa, adaptateur créateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conjunto. Revista de teatro latinoamericano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Krystian Lupa. Espaces, 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/thepu.240.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04026315v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03709896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoficción teatral: de la escritura a la escena, investigaciones sobre el pasado en Diez millones</w:t>
+                <w:t xml:space="preserve">Una caja de herramientas del investigador teatral francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conjunto. Revista de teatro latinoamericano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Documento, testimonio y autoreferrencia (185)</w:t>
+              <w:t xml:space="preserve">, 2018, “Teoría teatral francesa” (189)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04026305v1</w:t>
+                <w:t xml:space="preserve">halshs-04026315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dostoïevski théâtralisable ? Copeau, Camus, Macaigne – entre attirance pour le théâtre et stimulation pour la scène</w:t>
               </w:r>
@@ -2153,159 +2153,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/lht.1991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04026352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoficción teatral: de la escritura a la escena, investigaciones sobre el pasado en Diez millones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conjunto. Revista de teatro latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Documento, testimonio y autoreferrencia (185)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04026305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des metteuses en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, https://sht.asso.fr/metteuses-en-scene/chantal-morel/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2452,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laslar.unicaen.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022PA030062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dostoievski-sur-la-scene-moderne-et-contemporaine-adaptable-inadaptable.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15860-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spectres-de-dostoievski.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/entracte/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10967-9.p.0315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Colemyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szendy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iw1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3144" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.240.0100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laslar.unicaen.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thalim.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022PA030062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dostoievski-sur-la-scene-moderne-et-contemporaine-adaptable-inadaptable.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15860-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spectres-de-dostoievski.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/entracte/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/entre-monologue-et-dialogue-francoise-dubor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10967-9.p.0315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Colemyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szendy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12iw1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.3144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.240.0100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>