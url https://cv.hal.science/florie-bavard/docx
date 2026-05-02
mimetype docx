--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Bavard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florie Bavard est docteure en anthropologie et sociologie, membre du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : chercheuse postdoctorale, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMidex - Chaire d'Excellence (Aix-Marseille Université)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNE, UMR 8562)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : attachée temporaire d'enseignement et de recherche à </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> l'Université Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : allocataire de recherche, contrat doctoral de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école doctorale &amp;quot;Sciences des Sociétés&amp;quot; (ED 624)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florie.bavard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes, corps et dénudements en Égypte (XXe-XXIe siècles) : actes politiques, actes artistiques&amp;quot;Sous la direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(URMIS, IRD) et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dakhlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRH, EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate 2025 du Prix de thèse interdisciplinaire de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Humanités, Sciences et Sociétés (IHSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, Corps et Arts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations et Cultures Visuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires et Féminismes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles (revues scientifiques avec comités de lecture) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, “The Politics of Uncovering Women’s Bodies in Nationalist and Feminist Agendas in Egypt (1882-1956).” </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Women, Gender, History,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  2021 (n° 54) p. 93–119.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Politiques du dénudement dans les luttes nationalistes et féministes en Égypte (1882-1956) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (n° 54), p. 101-127.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Blogueuses, écritures autobiographiques militantes et religiosités en Égypte, 2004-2014 : échos locaux et internationaux », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte/Monde arabe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2020/1 (n° 21), p. 19-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie et Kréfa Abir, « Genre et contestation des autoritarismes : socialisations et trajectoires individuelles (Égypte et Tunisie) ». Barrières, Sarah, et al.. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en révolution : Maghreb et Moyen-Orient, 2010-2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon : Presses universitaires de Lyon, 2023, pp. 117-148.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Richard Jacquemond et Frédéric Lagrange (dir.) Culture pop en Égypte. Entre mainstream commercial et contestation Paris, Riveneuve, 2020, 458 pages », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021/3 (N° 92), p. 193-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice biographique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Huda Lutfi », Archives of Women Artists, Research and Exhibitions, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, diffusé dans le cadre de la Saison Africa 2020, sous le commissariat de N’Goné Fall, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Womanhood, un kaleidoscope égyptien</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2017, webdocumentaire, durée : 7 heures.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : TD &amp;quot;Sociologie des publics&amp;quot;, &amp;quot;Publics et territoires&amp;quot;, &amp;quot;Diversification des publics&amp;quot;, &amp;quot;Cultures politiques&amp;quot;, &amp;quot;Histoire et théories de l'action culturelle&amp;quot;, &amp;quot;Approche transversale : (Dés)ordre dans le monde de l'art&amp;quot;, &amp;quot;Méthodologie de la recherche et de la recherche-action&amp;quot;, &amp;quot;Rencontres interprofessionnelles&amp;quot;, &amp;quot;Collaborer et co-construire&amp;quot; dans la licence et le master de l'UFR &amp;quot;Arts, Lettres, Langues et Sciences Humaines (ALLSH)&amp;quot; de l'Université Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : TD &amp;quot;Genre et socialisation&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : TD &amp;quot;Anthropologie 3&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : TD &amp;quot;Ethnologie du contemporain&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : bourse doctorale de l'</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Français d'Archéologie Orientale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : contrat doctoral à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en anthropologie et sociologie, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en co-direction avec l'École des Hautes Études en Sciences Sociales, Paris (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en sciences sociales, mention &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sciences des religions et sociétés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, École des Hautes Études en Sciences Sociales, Paris (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres modernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris VI (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du dénudement dans les luttes nationalistes et féministes en Égypte (1882-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.20464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of uncovering women’s bodies in nationalist and feminist agendas in Egypt (1882-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Women, Gender, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogueuses, écritures autobiographiques militantes et religiosités en Égypte, 2004-2014 : échos locaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.11587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'ouvrage : &amp;quot;Richard Jacquemond et Frédéric Lagrange (dir.) Culture pop en Égypte. Entre mainstream commercial et contestation Paris, Riveneuve, 2020, 458 pages&amp;quot;, Critique Internationale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.193-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.092.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et contestation des autoritarismes : socialisations et trajectoires individuelles (Égypte et Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abir Kréfa, Sarah Barrières et Saba Le Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre en révolution : Maghreb et Moyen-Orient, 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-148, 2023, Actions Collectives, 978-2-7297-1423-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.52071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Bavard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florie Bavard est docteure en anthropologie et sociologie, membre du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : chercheuse postdoctorale, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMidex - Chaire d'Excellence (Aix-Marseille Université)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Norbert Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNE, UMR 8562)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : attachée temporaire d'enseignement et de recherche à </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> l'Université Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : allocataire de recherche, contrat doctoral de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école doctorale &amp;quot;Sciences des Sociétés&amp;quot; (ED 624)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florie.bavard@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre de la thèse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Femmes, corps et dénudements en Égypte (XXe-XXIe siècles) : actes politiques, actes artistiques&amp;quot;Sous la direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puig </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(URMIS, IRD) et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dakhlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRH, EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate 2025 du Prix de thèse interdisciplinaire de l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des Humanités, Sciences et Sociétés (IHSS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre, Corps et Arts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations et Cultures Visuelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoires et Féminismes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles (revues scientifiques avec comités de lecture) :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, “The Politics of Uncovering Women’s Bodies in Nationalist and Feminist Agendas in Egypt (1882-1956).” </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Women, Gender, History,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  2021 (n° 54) p. 93–119.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Politiques du dénudement dans les luttes nationalistes et féministes en Égypte (1882-1956) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (n° 54), p. 101-127.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Blogueuses, écritures autobiographiques militantes et religiosités en Égypte, 2004-2014 : échos locaux et internationaux », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte/Monde arabe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2020/1 (n° 21), p. 19-35.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie et Kréfa Abir, « Genre et contestation des autoritarismes : socialisations et trajectoires individuelles (Égypte et Tunisie) ». Barrières, Sarah, et al.. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en révolution : Maghreb et Moyen-Orient, 2010-2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lyon : Presses universitaires de Lyon, 2023, pp. 117-148.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Richard Jacquemond et Frédéric Lagrange (dir.) Culture pop en Égypte. Entre mainstream commercial et contestation Paris, Riveneuve, 2020, 458 pages », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021/3 (N° 92), p. 193-197.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice biographique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, « Huda Lutfi », Archives of Women Artists, Research and Exhibitions, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, diffusé dans le cadre de la Saison Africa 2020, sous le commissariat de N’Goné Fall, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bavard Florie, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Womanhood, un kaleidoscope égyptien</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2017, webdocumentaire, durée : 7 heures.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : TD &amp;quot;Sociologie des publics&amp;quot;, &amp;quot;Publics et territoires&amp;quot;, &amp;quot;Diversification des publics&amp;quot;, &amp;quot;Cultures politiques&amp;quot;, &amp;quot;Histoire et théories de l'action culturelle&amp;quot;, &amp;quot;Approche transversale : (Dés)ordre dans le monde de l'art&amp;quot;, &amp;quot;Méthodologie de la recherche et de la recherche-action&amp;quot;, &amp;quot;Rencontres interprofessionnelles&amp;quot;, &amp;quot;Collaborer et co-construire&amp;quot; dans la licence et le master de l'UFR &amp;quot;Arts, Lettres, Langues et Sciences Humaines (ALLSH)&amp;quot; de l'Université Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : TD &amp;quot;Genre et socialisation&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020 : TD &amp;quot;Anthropologie 3&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : TD &amp;quot;Ethnologie du contemporain&amp;quot; de la licence de sociologie de l'Université de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : bourse doctorale de l'</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Français d'Archéologie Orientale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : contrat doctoral à l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en anthropologie et sociologie, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en co-direction avec l'École des Hautes Études en Sciences Sociales, Paris (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master recherche en sciences sociales, mention &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sciences des religions et sociétés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, École des Hautes Études en Sciences Sociales, Paris (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lettres modernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Paris VI (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of uncovering women’s bodies in nationalist and feminist agendas in Egypt (1882-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Women, Gender, History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.93-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du dénudement dans les luttes nationalistes et féministes en Égypte (1882-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.101-127. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.20464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blogueuses, écritures autobiographiques militantes et religiosités en Égypte, 2004-2014 : échos locaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.19-35. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.11587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension d'ouvrage : &amp;quot;Richard Jacquemond et Frédéric Lagrange (dir.) Culture pop en Égypte. Entre mainstream commercial et contestation Paris, Riveneuve, 2020, 458 pages&amp;quot;, Critique Internationale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.193-197. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.092.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Kenawy (1974-2012), Protesting Bodies: Pre-revolutionary Artistic Critiques of the Social World and Post-revolutionary Legacies: Between the Intimate and the Global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women Rising. Rebellion, revolt, resistance, and political imaginations in the Middle East and North Africa (1950-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et contestation des autoritarismes : socialisations et trajectoires individuelles (Égypte et Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Bavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abir Kréfa, Sarah Barrières et Saba Le Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre en révolution : Maghreb et Moyen-Orient, 2010-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-148, 2023, Actions Collectives, 978-2-7297-1423-9. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.52071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D82A4265"/>
+    <w:nsid w:val="DCB532F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C30A3F9"/>
+    <w:nsid w:val="D0405F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F71B7E25"/>
+    <w:nsid w:val="2357B5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B678CEA0"/>
+    <w:nsid w:val="3C63822C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A6428D5"/>
+    <w:nsid w:val="8F66774E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="825E5886"/>
+    <w:nsid w:val="01F27C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FB5988E"/>
+    <w:nsid w:val="30C97E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="041B7810"/>
+    <w:nsid w:val="AFE750D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E21C9528"/>
+    <w:nsid w:val="7D2558C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="064ED27F"/>
+    <w:nsid w:val="982E10CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="393C3205"/>
+    <w:nsid w:val="34B94C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://centrenorbertelias.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.univ-amu.fr/fr/public/la-fondation-amidex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ed382.ed.univ-paris-diderot.fr/Presentation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florie.bavard@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/nicolas-puig/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://u-paris.fr/ihss/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awarewomenartists.com/artiste/huda-lutfi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womanhood-egyptian-kaleidoscope.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-sciences-religions-et-soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations-lettres.sorbonne-universite.fr/fr/index/licence-XA/arts-lettres-langues-ALL/licence-lettres-lettres-modernes-LLETT1L_603.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bavard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20464" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.11587" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.52071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://centrenorbertelias.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.univ-amu.fr/fr/public/la-fondation-amidex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ed382.ed.univ-paris-diderot.fr/Presentation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florie.bavard@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/nicolas-puig/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?143" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://u-paris.fr/ihss/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://awarewomenartists.com/artiste/huda-lutfi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.womanhood-egyptian-kaleidoscope.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/master-sciences-religions-et-soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations-lettres.sorbonne-universite.fr/fr/index/licence-XA/arts-lettres-langues-ALL/licence-lettres-lettres-modernes-LLETT1L_603.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Bavard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.11587" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.092.0196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.52071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>