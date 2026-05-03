--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Laboratoire Géoarchitecture, UBO Brest & UMR AAU, CRENAU, ENSA Nantes.Architecte DE & Docteure en urbanisme et aménagement de l'espace.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en urbanisme et aménagement de l'espace, Université de Nantes (2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de rattachement : Géoarchitecture, UBO Brest & CRENAU, UMR AAU, ENSA Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du groupe de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les écritures du périurbain&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte Diplômée d'Etat, ENSA Paris-la-Villette (2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : Maître de conférences LRU, Institut de Géoarchitecture, UBO Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Ingénieure de recherche sur le programme de recherche PUCA (Ré)gé(né)rer les copropriétés 2022-2025 : Copropriété à l’œuvre dans les centres-villes reconstruits (Saint-Nazaire, Brest)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Attachée Temporaire d'Enseignement et de Recherche, Institut de Géoarchitecture, Université de Bretagne Occidentale, Brest.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard pour faire bouger les lignes : la métropole brestoise au défi de la mobilité dans ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques quotidiennes et attachements aux territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Réinventer le rural ? Le périmétropolitain en projet (22), pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarités habitantes dans les petites villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les relations centre-périphérie, 71, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uxr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les modes d’habiter et les tensions de l’habitat en Bretagne : une entrée pour analyser le dispositif de cohabitation intergénérationnelle solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Créach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabitation Intergénérationnelle Solidaire (conférence-débat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Fonction Publique (MFP); Associations de Cohabitation intergénérationnelle solidaire (Cohabilis) de Bretagne; Caisse d'assurance retraite et de santé au travail (Carsat) Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet immobilier du « Phare » à Québec : entre controverses, spatialités modifiées et quotidien bouleversé pour les habitants d’une ancienne banlieue québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès National des Sociétés Historiques et Scientifiques : Périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole relationnelle en train de se faire : débattre des politiques de mobilités dans la ville diffuse (le cas du Pays de Brest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national POPSU Métropoles “Des métropoles attractives et hospitalières ? Vers une politique du quotidien”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan Urbanisme Construction Architecture (PUCA); Bordeaux Métropole; Forum Urbain, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la mobilité dans une métropole diffuse : bouger quotidiennement pour s’ancrer dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire La ville intermédiaire comme modèle de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CEDETE, Université d'Orléans, Sep 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de déplacements dans le périurbain au quotidien. Enquêter autour de Brest et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wiel - Journées mobilités de l'institut de géoarchitecture : "Mobilités et faibles densités", édition 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture - EA7462, Nov 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison au cœur de l’urbain diffus, un modèle ‘’idéal’’ pour les habitants ? Enquêtes ethnographiques dans le Pays de Brest et la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2 de l'Atelier du REHAL "Trajectoires des espaces périurbains" : "Éprouver et vivre les espaces périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la familiarité au décentrement, du contexte local au contexte international. Enquêter avec une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociabilités dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire les sociabilités au regard de leurs manifestations spatialisées à l’interface rural/urbain, Université Rennes 2 - Séminaire de recherche du laboratoire ESO-Rennes, organisé par les étudiant-e-s des Master 2 DYSATER et DYSOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CNRS ESO-Rennes (Espaces et sociétés), Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’habitant à Guérande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire introductif du Groupe de recherche « Les écritures du périurbain » : Le périurbain en projet - Récits de pratiques par les acteurs de la fabrique (péri)urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Centre de Recherche Nantais Architectures Urbanités (CRENAU), Jun 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersions quotidiennes de Brest à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-135, 2021, Recherche &amp; architecture, 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations autour des cinémas dans le périurbain nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keroullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ESO (UMR 6590 - CNRS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circulations automobiles pérennes dans les métropoles intermédiaires ? Nécessité et désir d'automobile dans le pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politique de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-200, 2021, 978-2-7535-8148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la condition habitante à la vision administrative du pays de Brest. Un décalage entre les territoires administratif et vécu, pratiqué, habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : Quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copropriétés à l’œuvre dans les centres-villes reconstruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRENAU. 2024, pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition alter-urbaine, entre pratiques habitantes et imaginaires. Les territoires de Brest et Québec au quotidien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Nantes, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NANT2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Laboratoire Géoarchitecture, UBO Brest & UMR AAU, CRENAU, ENSA Nantes.Architecte DE & Docteure en urbanisme et aménagement de l'espace.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en urbanisme et aménagement de l'espace, Université de Nantes (2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de rattachement : Géoarchitecture, UBO Brest & CRENAU, UMR AAU, ENSA Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du groupe de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les écritures du périurbain&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte Diplômée d'Etat, ENSA Paris-la-Villette (2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : Maître de conférences LRU, Institut de Géoarchitecture, UBO Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Ingénieure de recherche sur le programme de recherche PUCA (Ré)gé(né)rer les copropriétés 2022-2025 : Copropriété à l’œuvre dans les centres-villes reconstruits (Saint-Nazaire, Brest)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Attachée Temporaire d'Enseignement et de Recherche, Institut de Géoarchitecture, Université de Bretagne Occidentale, Brest.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard pour faire bouger les lignes : la métropole brestoise au défi de la mobilité dans ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarités habitantes dans les petites villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les relations centre-périphérie, 71, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uxr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques quotidiennes et attachements aux territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Réinventer le rural ? Le périmétropolitain en projet (22), pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les modes d’habiter et les tensions de l’habitat en Bretagne : une entrée pour analyser le dispositif de cohabitation intergénérationnelle solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Créach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabitation Intergénérationnelle Solidaire (conférence-débat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Fonction Publique (MFP); Associations de Cohabitation intergénérationnelle solidaire (Cohabilis) de Bretagne; Caisse d'assurance retraite et de santé au travail (Carsat) Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet immobilier du « Phare » à Québec : entre controverses, spatialités modifiées et quotidien bouleversé pour les habitants d’une ancienne banlieue québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès National des Sociétés Historiques et Scientifiques : Périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la mobilité dans une métropole diffuse : bouger quotidiennement pour s’ancrer dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire La ville intermédiaire comme modèle de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CEDETE, Université d'Orléans, Sep 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole relationnelle en train de se faire : débattre des politiques de mobilités dans la ville diffuse (le cas du Pays de Brest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national POPSU Métropoles “Des métropoles attractives et hospitalières ? Vers une politique du quotidien”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan Urbanisme Construction Architecture (PUCA); Bordeaux Métropole; Forum Urbain, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison au cœur de l’urbain diffus, un modèle ‘’idéal’’ pour les habitants ? Enquêtes ethnographiques dans le Pays de Brest et la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2 de l'Atelier du REHAL "Trajectoires des espaces périurbains" : "Éprouver et vivre les espaces périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de déplacements dans le périurbain au quotidien. Enquêter autour de Brest et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wiel - Journées mobilités de l'institut de géoarchitecture : "Mobilités et faibles densités", édition 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture - EA7462, Nov 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la familiarité au décentrement, du contexte local au contexte international. Enquêter avec une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociabilités dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire les sociabilités au regard de leurs manifestations spatialisées à l’interface rural/urbain, Université Rennes 2 - Séminaire de recherche du laboratoire ESO-Rennes, organisé par les étudiant-e-s des Master 2 DYSATER et DYSOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CNRS ESO-Rennes (Espaces et sociétés), Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’habitant à Guérande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire introductif du Groupe de recherche « Les écritures du périurbain » : Le périurbain en projet - Récits de pratiques par les acteurs de la fabrique (péri)urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Centre de Recherche Nantais Architectures Urbanités (CRENAU), Jun 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersions quotidiennes de Brest à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-135, 2021, Recherche &amp; architecture, 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations autour des cinémas dans le périurbain nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keroullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ESO (UMR 6590 - CNRS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circulations automobiles pérennes dans les métropoles intermédiaires ? Nécessité et désir d'automobile dans le pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politique de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-200, 2021, 978-2-7535-8148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la condition habitante à la vision administrative du pays de Brest. Un décalage entre les territoires administratif et vécu, pratiqué, habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : Quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copropriétés à l’œuvre dans les centres-villes reconstruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRENAU. 2024, pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition alter-urbaine, entre pratiques habitantes et imaginaires. Les territoires de Brest et Québec au quotidien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Nantes, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NANT2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cr&#233;ach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr/Librairie/Recherche-architecture/Ici-par-ailleurs.-L-international-en-question" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keroull&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03118441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT2029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cr&#233;ach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr/Librairie/Recherche-architecture/Ici-par-ailleurs.-L-international-en-question" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keroull&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03118441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT2029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>