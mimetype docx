--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Laboratoire Géoarchitecture, UBO Brest & UMR AAU, CRENAU, ENSA Nantes.Architecte DE & Docteure en urbanisme et aménagement de l'espace.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en urbanisme et aménagement de l'espace, Université de Nantes (2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de rattachement : Géoarchitecture, UBO Brest & CRENAU, UMR AAU, ENSA Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du groupe de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les écritures du périurbain&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte Diplômée d'Etat, ENSA Paris-la-Villette (2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : Maître de conférences LRU, Institut de Géoarchitecture, UBO Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Ingénieure de recherche sur le programme de recherche PUCA (Ré)gé(né)rer les copropriétés 2022-2025 : Copropriété à l’œuvre dans les centres-villes reconstruits (Saint-Nazaire, Brest)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Attachée Temporaire d'Enseignement et de Recherche, Institut de Géoarchitecture, Université de Bretagne Occidentale, Brest.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard pour faire bouger les lignes : la métropole brestoise au défi de la mobilité dans ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarités habitantes dans les petites villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les relations centre-périphérie, 71, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uxr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques quotidiennes et attachements aux territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Réinventer le rural ? Le périmétropolitain en projet (22), pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les modes d’habiter et les tensions de l’habitat en Bretagne : une entrée pour analyser le dispositif de cohabitation intergénérationnelle solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Créach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabitation Intergénérationnelle Solidaire (conférence-débat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Fonction Publique (MFP); Associations de Cohabitation intergénérationnelle solidaire (Cohabilis) de Bretagne; Caisse d'assurance retraite et de santé au travail (Carsat) Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet immobilier du « Phare » à Québec : entre controverses, spatialités modifiées et quotidien bouleversé pour les habitants d’une ancienne banlieue québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès National des Sociétés Historiques et Scientifiques : Périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la mobilité dans une métropole diffuse : bouger quotidiennement pour s’ancrer dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire La ville intermédiaire comme modèle de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CEDETE, Université d'Orléans, Sep 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole relationnelle en train de se faire : débattre des politiques de mobilités dans la ville diffuse (le cas du Pays de Brest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national POPSU Métropoles “Des métropoles attractives et hospitalières ? Vers une politique du quotidien”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan Urbanisme Construction Architecture (PUCA); Bordeaux Métropole; Forum Urbain, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison au cœur de l’urbain diffus, un modèle ‘’idéal’’ pour les habitants ? Enquêtes ethnographiques dans le Pays de Brest et la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2 de l'Atelier du REHAL "Trajectoires des espaces périurbains" : "Éprouver et vivre les espaces périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de déplacements dans le périurbain au quotidien. Enquêter autour de Brest et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wiel - Journées mobilités de l'institut de géoarchitecture : "Mobilités et faibles densités", édition 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture - EA7462, Nov 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la familiarité au décentrement, du contexte local au contexte international. Enquêter avec une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociabilités dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire les sociabilités au regard de leurs manifestations spatialisées à l’interface rural/urbain, Université Rennes 2 - Séminaire de recherche du laboratoire ESO-Rennes, organisé par les étudiant-e-s des Master 2 DYSATER et DYSOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CNRS ESO-Rennes (Espaces et sociétés), Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’habitant à Guérande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire introductif du Groupe de recherche « Les écritures du périurbain » : Le périurbain en projet - Récits de pratiques par les acteurs de la fabrique (péri)urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Centre de Recherche Nantais Architectures Urbanités (CRENAU), Jun 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersions quotidiennes de Brest à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-135, 2021, Recherche &amp; architecture, 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations autour des cinémas dans le périurbain nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keroullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ESO (UMR 6590 - CNRS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circulations automobiles pérennes dans les métropoles intermédiaires ? Nécessité et désir d'automobile dans le pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politique de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-200, 2021, 978-2-7535-8148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la condition habitante à la vision administrative du pays de Brest. Un décalage entre les territoires administratif et vécu, pratiqué, habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : Quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copropriétés à l’œuvre dans les centres-villes reconstruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRENAU. 2024, pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition alter-urbaine, entre pratiques habitantes et imaginaires. Les territoires de Brest et Québec au quotidien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Nantes, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NANT2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florie Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Laboratoire Géoarchitecture, UBO Brest & UMR AAU, CRENAU, ENSA Nantes.Architecte DE & Docteure en urbanisme et aménagement de l'espace.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en urbanisme et aménagement de l'espace, Université de Nantes (2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de rattachement : Géoarchitecture, UBO Brest & CRENAU, UMR AAU, ENSA Nantes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice du groupe de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Les écritures du périurbain&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte Diplômée d'Etat, ENSA Paris-la-Villette (2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : Maître de conférences LRU, Institut de Géoarchitecture, UBO Brest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : Ingénieure de recherche sur le programme de recherche PUCA (Ré)gé(né)rer les copropriétés 2022-2025 : Copropriété à l’œuvre dans les centres-villes reconstruits (Saint-Nazaire, Brest)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 : Attachée Temporaire d'Enseignement et de Recherche, Institut de Géoarchitecture, Université de Bretagne Occidentale, Brest.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard pour faire bouger les lignes : la métropole brestoise au défi de la mobilité dans ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques quotidiennes et attachements aux territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Réinventer le rural ? Le périmétropolitain en projet (22), pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarités habitantes dans les petites villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les relations centre-périphérie, 71, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uxr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les modes d’habiter et les tensions de l’habitat en Bretagne : une entrée pour analyser le dispositif de cohabitation intergénérationnelle solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Créach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabitation Intergénérationnelle Solidaire (conférence-débat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Fonction Publique (MFP); Associations de Cohabitation intergénérationnelle solidaire (Cohabilis) de Bretagne; Caisse d'assurance retraite et de santé au travail (Carsat) Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet immobilier du « Phare » à Québec : entre controverses, spatialités modifiées et quotidien bouleversé pour les habitants d’une ancienne banlieue québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès National des Sociétés Historiques et Scientifiques : Périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la mobilité dans une métropole diffuse : bouger quotidiennement pour s’ancrer dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire La ville intermédiaire comme modèle de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire CEDETE, Université d'Orléans, Sep 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole relationnelle en train de se faire : débattre des politiques de mobilités dans la ville diffuse (le cas du Pays de Brest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national POPSU Métropoles “Des métropoles attractives et hospitalières ? Vers une politique du quotidien”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan Urbanisme Construction Architecture (PUCA); Bordeaux Métropole; Forum Urbain, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de déplacements dans le périurbain au quotidien. Enquêter autour de Brest et Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wiel - Journées mobilités de l'institut de géoarchitecture : "Mobilités et faibles densités", édition 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture - EA7462, Nov 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison au cœur de l’urbain diffus, un modèle ‘’idéal’’ pour les habitants ? Enquêtes ethnographiques dans le Pays de Brest et la région de Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2 de l'Atelier du REHAL "Trajectoires des espaces périurbains" : "Éprouver et vivre les espaces périurbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la familiarité au décentrement, du contexte local au contexte international. Enquêter avec une approche ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Rencontres Doctorales en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociabilités dans le Pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire les sociabilités au regard de leurs manifestations spatialisées à l’interface rural/urbain, Université Rennes 2 - Séminaire de recherche du laboratoire ESO-Rennes, organisé par les étudiant-e-s des Master 2 DYSATER et DYSOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CNRS ESO-Rennes (Espaces et sociétés), Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’habitant à Guérande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire introductif du Groupe de recherche « Les écritures du périurbain » : Le périurbain en projet - Récits de pratiques par les acteurs de la fabrique (péri)urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Centre de Recherche Nantais Architectures Urbanités (CRENAU), Jun 2018, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet immobilier du Phare à Québec : un bouleversement du quotidien des habitants d’une ancienne banlieue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitution et mutations des périphéries urbaines : fonctions, structures et images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Actes des congrès nationaux des sociétés historiques et scientifiques, 978-2-7355-0980-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tu9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersions quotidiennes de Brest à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-135, 2021, Recherche &amp; architecture, 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déambulations autour des cinémas dans le périurbain nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keroullé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ESO (UMR 6590 - CNRS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Social de la métropole nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/asmn.582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des circulations automobiles pérennes dans les métropoles intermédiaires ? Nécessité et désir d'automobile dans le pays de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles. Défis institutionnels et politique de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-200, 2021, 978-2-7535-8148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la condition habitante à la vision administrative du pays de Brest. Un décalage entre les territoires administratif et vécu, pratiqué, habité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : Quelles interactions au service du développement territorial ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copropriétés à l’œuvre dans les centres-villes reconstruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRENAU. 2024, pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition alter-urbaine, entre pratiques habitantes et imaginaires. Les territoires de Brest et Québec au quotidien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Nantes, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020NANT2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cr&#233;ach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr/Librairie/Recherche-architecture/Ici-par-ailleurs.-L-international-en-question" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keroull&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03118441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT2029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945769v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cr&#233;ach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/20498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tu9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr/Librairie/Recherche-architecture/Ici-par-ailleurs.-L-international-en-question" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keroull&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03118441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NANT2029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>