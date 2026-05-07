--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -84,3753 +84,4286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Age of Infection Kernel, an R Formula, and Further Results for Arino–Brauer A, B Matrix Epidemic Models with Varying Populations, Waning Immunity, and Disease and Vaccination Fatalities</w:t>
+                <w:t xml:space="preserve">The Similarity Between Epidemiologic Strains, Minimal Self-Replicable Siphons, and Autocatalytic Cores in (Chemical) Reaction Networks: Towards a Unifying Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Adenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasko Basnarkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andras Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.1307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11061307⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math14010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263236v1</w:t>
+                <w:t xml:space="preserve">hal-05604147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity Cost-Induced Dichotomy for Optimal Dividends in the Cramér-Lundberg Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the effective reproduction number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasko Basnarkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaochi Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math9090931⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129183127500331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912757v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Generalized Draw-down Times Lead to Better Dividends? A Pontryaghin Principle-Based Answer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mathematical Model for Allergic Reactions Induced by the Therapy of HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Goreac</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Halanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Radulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.361-377. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (14), pp.13816-13838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaa036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.11145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013802v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Løkka–Zervos Alternative for a Cramér–Lundberg Process with Exponential Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a Model of Rumors Spreading Through Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurance Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Halanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.120. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (9), pp.903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/risks7040120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e27090903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263241v1</w:t>
+                <w:t xml:space="preserve">hal-05597853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First passage problems for upwards skip-free random walks via the scale functions paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding bifurcations in mathematical epidemiology via reaction network methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matija Vidmar</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adenane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/apr.2019.17⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369201v1</w:t>
+                <w:t xml:space="preserve">hal-05597998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PONTRYAGHIN MAXIMUM PRINCIPLE APPROACH FOR THE OPTIMIZATION OF DIVIDENDS/CONSUMPTION OF SPECTRALLY NEGATIVE MARKOV PROCESSES, UNTIL A GENERALIZED DRAW-DOWN TIME</w:t>
+                <w:t xml:space="preserve">An Age of Infection Kernel, an R Formula, and Further Results for Arino–Brauer A, B Matrix Epidemic Models with Varying Populations, Waning Immunity, and Disease and Vaccination Fatalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Adenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasko Basnarkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bianchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Actuarial Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math11061307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961105v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of First-Passage Theory for the Segerdahl-Tichy Risk Process and Open Problems</w:t>
+                <w:t xml:space="preserve">Equity Cost-Induced Dichotomy for Optimal Dividends in the Cramér-Lundberg Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Perez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochi Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/risksxx010005⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Frontiers of Stochastic Processes Applied to Modelling in Finance, 9 (9), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math9090931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369852v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The W,Z/ν,δ Paradigm for the First Passage of Strong Markov Processes without Positive Jumps</w:t>
+                <w:t xml:space="preserve">Do Generalized Draw-down Times Lead to Better Dividends? A Pontryaghin Principle-Based Answer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ceren Vardar-Acar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/risks7010018⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369183v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBF approximation by partition of unity for valuation of options under exponential Lévy processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First passage problems for upwards skip-free random walks via the scale functions paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Vidmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of computational science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2019.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2019.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369204v1</w:t>
+                <w:t xml:space="preserve">hal-02369201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Wentzell-Freidlin: semi-deterministic approximations for diffusions with small noise and a repulsive critical boundary point</w:t>
+                <w:t xml:space="preserve">A PONTRYAGHIN MAXIMUM PRINCIPLE APPROACH FOR THE OPTIMIZATION OF DIVIDENDS/CONSUMPTION OF SPECTRALLY NEGATIVE MARKOV PROCESSES, UNTIL A GENERALIZED DRAW-DOWN TIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Cresson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicaciones del Seminario Matemático García Galdeano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42, pp.13-24</w:t>
+              <w:t xml:space="preserve">Scandinavian Actuarial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (799-823)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390307v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On central branch/reinsurance risk networks: Exact results and heuristics</w:t>
+                <w:t xml:space="preserve">A Review of First-Passage Theory for the Segerdahl-Tichy Risk Process and Open Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.-H. Loke</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/risks6020035⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risksxx010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132602v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely Excessive Functions and Hitting Times of Continuous-Time Branching Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RBF approximation by partition of unity for valuation of options under exponential Lévy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fereshtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Mollapourasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of computational science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2019.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132604v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally negative Lévy processes with Parisian reflection below and classical reflection above</w:t>
+                <w:t xml:space="preserve">The W,Z/ν,δ Paradigm for the First Passage of Strong Markov Processes without Positive Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Yamazaki</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijel Grahovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Vardar-Acar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risks7010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132605v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruin probabilities by Padé’s method</w:t>
+                <w:t xml:space="preserve">Beyond Wentzell-Freidlin: semi-deterministic approximations for diffusions with small noise and a repulsive critical boundary point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Banik</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Actuarial Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1--27</w:t>
+              <w:t xml:space="preserve">Publicaciones del Seminario Matemático García Galdeano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132550v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On taxed spectrally negative Lévy processes with draw-down stopping</w:t>
+                <w:t xml:space="preserve">The Løkka–Zervos Alternative for a Cramér–Lundberg Process with Exponential Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Zhou</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risks7040120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759859v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the central management of risk networks</w:t>
+                <w:t xml:space="preserve">On central branch/reinsurance risk networks: Exact results and heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Minca</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-H. Loke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risks6020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2016.85⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759858v1</w:t>
+                <w:t xml:space="preserve">hal-02132602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fluctuation theory for spectrally negative lÉvy processes with parisian reflection below, and applications</w:t>
+                <w:t xml:space="preserve">Spectrally negative Lévy processes with Parisian reflection below and classical reflection above</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Zhou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tpms/1020⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (1), pp.255-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136031v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling probability densities with sums of exponentials via polynomial approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purely Excessive Functions and Hitting Times of Continuous-Time Branching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 292, pp.513-525</w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581268v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a class of dependent Sparre Andersen risk models and a bailout application</w:t>
+                <w:t xml:space="preserve">Ruin probabilities by Padé’s method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Rabehasaina</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Banik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Actuarial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1--27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01610708v1</w:t>
+                <w:t xml:space="preserve">hal-02132550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for additive functionals of stationary fields, under integrability assumptions on the higher order spectral densities</w:t>
+                <w:t xml:space="preserve">On taxed spectrally negative Lévy processes with draw-down stopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sakhno</w:t>
+                <w:t xml:space="preserve">N.L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.69--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136409v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gerber-Shiu functions and optimal dividend distribution for a Lévy risk process in the presence of a penalty function</w:t>
+                <w:t xml:space="preserve">On the central management of risk networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Palmowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.R. Pistorius</w:t>
+                <w:t xml:space="preserve">A. Minca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (4), pp.1868-1935. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.221-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/14-AAP1038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/apr.2016.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136410v1</w:t>
+                <w:t xml:space="preserve">hal-01759858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of some recent results on Risk Theory</w:t>
+                <w:t xml:space="preserve">On fluctuation theory for spectrally negative lÉvy processes with parisian reflection below, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201444020⟩</w:t>
+              <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.17-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tpms/1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616178v1</w:t>
+                <w:t xml:space="preserve">hal-02136031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tax Identity For Markov Additive Risk Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a class of dependent Sparre Andersen risk models and a bailout application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Ivanovs</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Pistorius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-012-9310-y⟩</w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.27 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993717v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On spectral analysis of heavy-tailed kolmogorov - Pearson diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling probability densities with sums of exponentials via polynomial approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Şicleru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Šuvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (2), pp.249-298</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.513-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867038v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss systems with slow retrials in the halfin-whitt regime</w:t>
+                <w:t xml:space="preserve">Limit theorems for additive functionals of stationary fields, under integrability assumptions on the higher order spectral densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.S.H. van Leeuwaarden</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sakhno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1239/aap/1363354111⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (4), pp.1629-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867035v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral representation of transition density of Fisher-Snedecor diffusion</w:t>
+                <w:t xml:space="preserve">On Gerber-Shiu functions and optimal dividend distribution for a Lévy risk process in the presence of a penalty function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Šuvak</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Palmowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17442508.2013.775285⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.1868-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-AAP1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867030v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Asymptotics of Ruin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Sazonov M. Kelbert</w:t>
+                <w:t xml:space="preserve">The Tax Identity For Markov Additive Risk Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albrecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ivanovs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.245-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-012-9310-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868355v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Asymptotics of Ruin Probabilities for L 'evy Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of some recent results on Risk Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.322 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201444020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050948v1</w:t>
+                <w:t xml:space="preserve">hal-01616178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing for Fisher-Snedecor diffusion</w:t>
+                <w:t xml:space="preserve">Loss systems with slow retrials in the halfin-whitt regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Šuvak</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.E.M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.H. van Leeuwaarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.02.055⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.274-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/aap/1363354111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865052v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for Fisher-Snedecor diffusion</w:t>
+                <w:t xml:space="preserve">Spectral representation of transition density of Fisher-Snedecor diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Suvak</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šuvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.346-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2013.775285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868081v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On moments based Padé approximations of ruin probabilities</w:t>
+                <w:t xml:space="preserve">On spectral analysis of heavy-tailed kolmogorov - Pearson diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Horváth</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šuvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.249-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865059v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On symbolic RG factorization of quasi-birth-and-death processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Asymptotics of Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sazonov M. Kelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Fotso Chedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.681--692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865054v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on: Light tail asymptotics in multidimensional reflecting processes for queueing networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Asymptotics of Ruin Probabilities for L 'evy Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sazonov M. Kelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.681--692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865056v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Szegó type limit theorem, the Hólder-Young-Brascamp-Lieb inequality and applications to the asymptotic theory of integrals and quadratic forms of stationary fields</w:t>
+                <w:t xml:space="preserve">Hypothesis testing for Fisher-Snedecor diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Sakhno</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šuvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (8), pp.2308-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2012.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868092v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Szegö type limit theorem, the Hölder-Young-Brascamp-Lieb inequality, and the asymptotic theory of integrals and quadratic forms of stationary fields</w:t>
+                <w:t xml:space="preserve">On moments based Padé approximations of ruin probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Sakhno</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Chedom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Horváth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (10), pp.3215-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps:2008031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00612383v1</w:t>
+                <w:t xml:space="preserve">hal-00865059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficient evaluation of ruin probabilities for completely monotone claim distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On symbolic RG factorization of quasi-birth-and-death processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kortschak</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fotso Chedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.11.021⟩</w:t>
+              <w:t xml:space="preserve">TOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.317-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11750-011-0195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868090v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comments on: Light tail asymptotics in multidimensional reflecting processes for queueing networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.300-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11750-011-0181-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter estimation for Fisher-Snedecor diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suvak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.1--16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Szegó type limit theorem, the Hólder-Young-Brascamp-Lieb inequality and applications to the asymptotic theory of integrals and quadratic forms of stationary fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sakhno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.210--255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Szegö type limit theorem, the Hölder-Young-Brascamp-Lieb inequality, and the asymptotic theory of integrals and quadratic forms of stationary fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Leonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Sakhno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.210-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps:2008031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the efficient evaluation of ruin probabilities for completely monotone claim distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albrecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kortschak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 233 (10), pp.2724-2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Series Expansions for the First Passage Distribution of Wong-Pearson Jump-Diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Leonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (4), p. 770 - 796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07362990902976611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3840,1059 +4373,1059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matrix exponential approximations of the infimum of a spectrally negative Levy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees MAS, 2012, Clermont Ferrand, 29-31 aout 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss Johnson-Taaffe type matrix exponential approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Optimization, Scheduling and Queues,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss systems with slow retrials in the Halfin-Whitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.M Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S.H Van Leeuwaarden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Retrial Queues, June 28-30, 2012, Seville, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On moments based matrix-exponential approximations of the Pollaczek-Khinchine formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI eme Colloque Franco-Roumain de Mathematiques Appliquees, 24-28 aout 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les probabilites stationnaires des files d'attente avec reessaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALEA, 7-11 mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exact and asymptotic formulas for multiserver retrial queues</w:t>
+                <w:t xml:space="preserve">A Lie Systems Approach for the First Passage-Time of Piecewise Deterministic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diaspora în Cercetarea Știinţifică Românească și Învățământul Superior" 21-24 septembre 2010, Bucharest, Roumanie</w:t>
+              <w:t xml:space="preserve">Modern Trends in Controlled Stochastic Processes, 13-16 Juillet 2010, Liverpool, Royaume Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868172v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lie systems and first time passage problems for stochastic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCQT'10, 28 juin-01juillet 2010, Toledo, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lie Systems Approach for the First Passage-Time of Piecewise Deterministic Processes</w:t>
+                <w:t xml:space="preserve">On two symbolic-numeric approaches for retrial queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Trends in Controlled Stochastic Processes, 13-16 Juillet 2010, Liverpool, Royaume Uni</w:t>
+              <w:t xml:space="preserve">Workshop on Queuing Networks, 5 octobre 2010, EURANDOM, Eindhoven, Pays Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868170v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two symbolic-numeric approaches for retrial queues</w:t>
+                <w:t xml:space="preserve">Méthodes Lie dans l'étude des processus de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Queuing Networks, 5 octobre 2010, EURANDOM, Eindhoven, Pays Bas</w:t>
+              <w:t xml:space="preserve">Projet LEA MATH MODE, Méthodes algébriques en probabilités et statistique, 2-3 aout 2010, Bucarest, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868174v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Lie dans l'étude des processus de Markov</w:t>
+                <w:t xml:space="preserve">On exact and asymptotic formulas for multiserver retrial queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet LEA MATH MODE, Méthodes algébriques en probabilités et statistique, 2-3 aout 2010, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Diaspora în Cercetarea Știinţifică Românească și Învățământul Superior" 21-24 septembre 2010, Bucharest, Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868171v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Examples of Asymptotic Approximations for the Stationary Distribution of Queueing Networks</w:t>
+                <w:t xml:space="preserve">Some examples of large deviations approximations for the stationary distribution of queueing networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School in Applied Probability, 11-21 mai 2009,Fields Institute, Carleton University, Ottawa,Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">The Pyrenees International Workshop on Statistics, Probability and Operations Research, 15-18 septembre 2009, Jaca, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866911v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some examples of large deviations approximations for the stationary distribution of queueing networks</w:t>
+                <w:t xml:space="preserve">Some Examples of Asymptotic Approximations for the Stationary Distribution of Queueing Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pyrenees International Workshop on Statistics, Probability and Operations Research, 15-18 septembre 2009, Jaca, Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
+              <w:t xml:space="preserve">Summer School in Applied Probability, 11-21 mai 2009,Fields Institute, Carleton University, Ottawa,Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866301v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matematică și epidemii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bacaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333 p., 2022, 979-10-343-0320-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4902,223 +5435,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic analysis tools for statistical inference in spectral domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakhno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">xx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependence in Probability and Statistics. Lecture Notes in Statistics. Ed.:P. Doukhan, G. Lang, D. Surgailis, and G. Teyssière.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.59--71, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lie Systems Approach for the First Passage-Time of Piecewise Deterministic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Carinena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. de Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODERN TRENDS IN CONTROLLED STOCHASTIC PROCESSES : theory and applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.144--160, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5128,707 +5661,707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Dümbgen's exponentially modified Laplace continued fraction for Mill's ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON A SZEGO TYPE LIMIT THEOREM, THE HOLDER-YOUNG-BRASCAMP-LIEB INEQUALITY, AND THE ASYMPTOTIC THEORY OF INTEGRALS AND QUADRATIC FORMS OF STATIONARY FIELDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Leonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Sakhno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exit problem of a two-dimensional risk process from the quadrant: exact and asymptotic results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional ruin problem on the positive quadrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal dividend problem for a spectrally negative L\'{e}vy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn R. Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exit problem of a two-dimensional risk process from a cone: exact and asymptotic results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00220387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal dividend problem for a spectrally negative Lévy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00220389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional ruin problem on the positive quadrant: Laplace transform and inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Pistorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Palmowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00220380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5838,131 +6371,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matrix exponential approximations of the infimum of a spectrally negative Levy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Avram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Pistorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6109,51 +6642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04263236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Adenane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasko Basnarkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochi Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9090931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04263241v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks7040120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vidmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risksxx010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Grahovac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Vardar-Acar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks7010018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fereshtian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mollapourasl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.02.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Loke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks6020035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Banik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.85" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumitrescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. &#350;icleru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Pistorius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabehasaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.08.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leonenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakhno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palmowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Constantinescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanovs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9310-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Leonenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;uvak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. van Leeuwaarden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1363354111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.775285" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sazonov M. Kelbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.02.055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKGJKBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suvak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Chedom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horv&#225;th" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.01.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fotso Chedom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-011-0195-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9CD16QK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-011-0181-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04GHZD0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Leonenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sakhno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kortschak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.11.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990902976611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horvath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Pistorius" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M Jansen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H Van Leeuwaarden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maxin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georgescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Carinena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264360v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Palmowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Pistorius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. Pistorius" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Adenane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasko Basnarkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Horvath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math14010023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183127500331" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abdullah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Halanay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Radulescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.11145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05597853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurance Fakih" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27090903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vassena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adenane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04263236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bianchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochi Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9090931" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vidmar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risksxx010005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fereshtian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mollapourasl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.02.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Grahovac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Vardar-Acar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks7010018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04263241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks7040120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-H. Loke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks6020035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamazaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Banik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.85" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Pistorius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rabehasaina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2016.08.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumitrescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. &#350;icleru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leonenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakhno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Palmowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Constantinescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanovs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-012-9310-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H. van Leeuwaarden" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1363354111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Leonenko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;uvak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.775285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sazonov M. Kelbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2012.02.055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKGJKBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Chedom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horv&#225;th" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.01.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fotso Chedom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-011-0195-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9CD16QK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-011-0181-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04GHZD0Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suvak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868092v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Leonenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sakhno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kortschak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.11.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990902976611" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horvath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F Pistorius" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M Jansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.H Van Leeuwaarden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maxin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Munteanu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georgescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Carinena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Palmowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Pistorius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. Pistorius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>