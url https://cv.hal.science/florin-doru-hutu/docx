--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>