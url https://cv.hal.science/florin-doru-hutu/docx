--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>