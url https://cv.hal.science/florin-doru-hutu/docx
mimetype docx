--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florin Doru Hutu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of companding approaches to alleviate the ADC constraints when demodulating multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8683, Inria - Research Centre Grenoble – Rhône-Alpes; INRIA. 2015, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’architectures radio pour répondre à des objectifs de faible consommation ou de mutualisation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA Lyon; Université Lyon 1 - Claude Bernard, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05293999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Personalized DSSS-CDMA Data Transmission by Using the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3241611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of GIS, GNSS and RFID technologies in modern irrigation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Mariana Crenganis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Diac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Țopa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RevCAD Journal of Geodesy and Cadastre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Temperature Sensor Tag Integrated into a Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, RF Sensors: Design, Optimization and Applications, 22 (3), pp.12. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers’ Warning Application Through Image Notifications on the FM Radio Broadcasting Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.13553 - 13572. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3050669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Textile Yarn Based on UHF RFID Helical Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New Research Trends for Textiles, 1 (3), pp.547- 557. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles1030029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Elastic Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Sette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.32457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Communication and IoT Paradigms System Proposal for Effective Consumption and Equity Distribution of Community Water in Developing Countries: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ie.20190301.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation par projet et opportunité d'accès à distance à des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, JPCNFM 2012 – 12e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 13 (005), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz antenna array using vector modulator based active phase shifters for beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutu Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for data transmission by FM radio broadcasting on a two-ray propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndangoh Dam Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS - 2023 International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS58449.2023.10190935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver's warning notifications by using FM RDS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Gabriel Bozomitu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2021 - International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS52333.2021.9497384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquette pédagogique pour l'étude des transmissions Radio Data System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID Yarn For Temperature Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE international Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dehli, India. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive UHF RFID yarn for relative humidity sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2019 - 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une antenne hélice pour fil textile RFID UHF extensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches For Augmented UHF RFID Textile Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the equivalent electric models of a UHF RFID Helical Antenna Yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité passif intégré dans un fil textile RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santasri Koley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benouakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.474-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Noury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de mesure de la consommation énergétique dédiée aux objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement Optimized MAC Protocol for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badissi Azzouz Boufedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benmohammed Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 First International Conference on New Technologies of Information and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Algeria Section, Nov 2015, Mila, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un amplificateur de puissance pour un radar GPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Duvanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz active phase shifter architecture for smart antennas control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.821-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de formations de faisceaux à 2,4GHz à configuration électronique - Application en situation indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Gabriel Bozomitu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3241611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Mariana Crenganis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Diac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis &#538;opa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03539211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benouakta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3050669" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1030029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ie.20190301.12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maranzana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutu Florin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndangoh Dam Arantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS58449.2023.10190935" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS52333.2021.9497384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santasri Koley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801787" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badissi Azzouz Boufedah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvanaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corbel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>