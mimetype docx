--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florine Berthe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florine-berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3804-3102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194882551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens entre prosodie et fonctionnement discursif : le cas de la structure the-N-is</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension coénonciative de la projection : Le cas de la structure The-N-is en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bx3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la focalisation : la pseudo-clivée comme stratégie de recherche d’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12poa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The point is, what is the point?’: Vague reference with the the-N-is construction and its interactional functions in spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.349-371. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00117.ber⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘What we found is’: Pseudo-clefts, cataphora, projection and cohesive chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.23054.ber⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter la pseudo-clivée en contexte oral : le rôle de so, marqueur discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the pseudo-cleft to the the-N-is construction in spoken English: the birth of a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (33), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The reality is, Mr. Speaker, that… » : de la modalité au positionnement énonciatif dans les structures projectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral authentique et identification d’enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Huart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.8597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(the) word is in Media Discourse: Speech attribution, enunciative endorsement and mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cataldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure the-N-is en anglais oral : frontières intonatives, déplacement et impact sur le fonctionnement discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème congrès de la SAES, atelier ALOES/ALAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse-prosody interface: a study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse grammar, discourse coherence &amp; discourse relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Augsbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond grammatical complexity: The pseudo-cleft as a projective resource to manage common ground in spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th annual meeting of The Language and Social Interaction Working Group (LANSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teacher College, Columbia University, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex syntax of the the-N-is structure in spoken English: When projection meets accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pseudo-clivée en anglais oral : la recherche d’adhésion au-delà de la focalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Anglophone Studies, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The What-NP-VP-be construction: Boundary marker of left periphery in spoken discourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Fetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National and Kapodistrian University of Athens, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So comme indice de résorption/résumption au prisme de la pseudo-clivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au réseau informel OSLiA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse-prosody interface: a preliminary study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Discourse grammar, discourse coherence &amp; discourse relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Augsbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the thing is et structures apparentées : les apports d'une approche prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Vocalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the th-cleft to the the-N-is construction: an integrated approach informed by discursive, prosodic and dialogic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Approaches to Discourse Grammar IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction pseudo-clivée de l’écrit à l’oral : naissance d’un nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, atelier de l'ALOES/ALAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements énonciatifs au sein d’un débat parlementaire britannique : le cas de certaines structures projectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe Langue et Supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stancetaking in parliamentary debates: The case of the The-X-is construction and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Approaches to Discourse Grammar III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-N-is construction: prosodic realizations and discourse functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Discourse Grammar II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wh-cleft & The-N-is: Towards a unified analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la clivée en th- à la structure the-N-is en anglais oral : vers une lecture discursive, prosodique et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine; Universität Augsburg, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LORR0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florine Berthe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florine-berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3804-3102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194882551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension coénonciative de la projection : Le cas de la structure The-N-is en anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bx3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens entre prosodie et fonctionnement discursif : le cas de la structure the-N-is</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uyn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘What we found is’: Pseudo-clefts, cataphora, projection and cohesive chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.23054.ber⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘The point is, what is the point?’: Vague reference with the the-N-is construction and its interactional functions in spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.349-371. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00117.ber⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la focalisation : la pseudo-clivée comme stratégie de recherche d’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12poa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter la pseudo-clivée en contexte oral : le rôle de so, marqueur discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the pseudo-cleft to the the-N-is construction in spoken English: the birth of a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (33), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral authentique et identification d’enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Huart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.8597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The reality is, Mr. Speaker, that… » : de la modalité au positionnement énonciatif dans les structures projectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la focalisation : la pseudo-clivée comme stratégie de recherche d’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Stratégies de mise en saillance et recherche d’adhésion dans les textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Anglophone Studies, Jun 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12poa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(the) word is in Media Discourse: Speech attribution, enunciative endorsement and mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cataldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure the-N-is en anglais oral : frontières intonatives, déplacement et impact sur le fonctionnement discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème congrès de la SAES, atelier ALOES/ALAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex syntax of the the-N-is structure in spoken English: When projection meets accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The What-NP-VP-be construction: Boundary marker of left periphery in spoken discourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Fetzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National and Kapodistrian University of Athens, Aug 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond grammatical complexity: The pseudo-cleft as a projective resource to manage common ground in spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th annual meeting of The Language and Social Interaction Working Group (LANSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teacher College, Columbia University, Oct 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse-prosody interface: a study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse grammar, discourse coherence &amp; discourse relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Augsbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discourse-prosody interface: a preliminary study of the links between discourse markers and High Rising Terminals in Dublin English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Discourse grammar, discourse coherence &amp; discourse relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Augsbourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So comme indice de résorption/résumption au prisme de la pseudo-clivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au réseau informel OSLiA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction pseudo-clivée de l’écrit à l’oral : naissance d’un nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, atelier de l'ALOES/ALAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the th-cleft to the the-N-is construction: an integrated approach informed by discursive, prosodic and dialogic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Approaches to Discourse Grammar IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the thing is et structures apparentées : les apports d'une approche prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Vocalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnements énonciatifs au sein d’un débat parlementaire britannique : le cas de certaines structures projectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe Langue et Supports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stancetaking in parliamentary debates: The case of the The-X-is construction and its variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Approaches to Discourse Grammar III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-N-is construction: prosodic realizations and discourse functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Discourse Grammar II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wh-cleft & The-N-is: Towards a unified analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la clivée en th- à la structure the-N-is en anglais oral : vers une lecture discursive, prosodique et dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Lorraine; Universität Augsburg, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021LORR0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03587046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3292D923"/>
+    <w:nsid w:val="80D78191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-berthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3804-3102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194882551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12poa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00117.ber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fetzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.23054.ber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3972" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.8597" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2958BJ5P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03587046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-berthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3804-3102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194882551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bx3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fetzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.23054.ber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00117.ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12poa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04121500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Huart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.8597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2958BJ5P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cataldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03587046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>