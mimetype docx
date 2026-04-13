--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -153,1509 +153,1613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic bubble growth during the sub-atmospheric boiling of water in a narrow vertical channel</w:t>
+                <w:t xml:space="preserve">Impact of triple contact lines and interface instabilities on heat-transfer in a vertical grooved plate falling film evaporator at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tréméac</w:t>
+                <w:t xml:space="preserve">Justine Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tobaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florine Giraud</w:t>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110765⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.130690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805001v1</w:t>
+                <w:t xml:space="preserve">hal-05564521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of pressure drops and heat transfer coefficient during upward two-phase flow of R-134a/R-245fa mixture in an offset-strip finned passage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendritic bubble growth during the sub-atmospheric boiling of water in a narrow vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ben El Mekki</w:t>
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Andrich</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122779⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.110765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696285v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer coefficient correlations of water subatmospheric vaporization in a channel of a smooth plate heat exchanger, based on Vaschy-Buckingham theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of pressure drops and heat transfer coefficient during upward two-phase flow of R-134a/R-245fa mixture in an offset-strip finned passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Sène</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marc Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamine Sow</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.118800. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190, pp.122779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805007v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building energy model calibration: a detailed case study using sub-hourly measured data</w:t>
+                <w:t xml:space="preserve">Heat transfer coefficient correlations of water subatmospheric vaporization in a channel of a smooth plate heat exchanger, based on Vaschy-Buckingham theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Guyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pape Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Simon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mamadou Lamine Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110189⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.118800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798684v1</w:t>
+                <w:t xml:space="preserve">hal-03805007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Building energy model calibration: a detailed case study using sub-hourly measured data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276322v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the filling level on the global heat transfer coefficient of a plate cross section for sorption heat pumps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1814, </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4976261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505324v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside the channel of a smooth-plate type heat exchanger connected to an adsorber and comparison with trends observed in absorption configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of the filling level on the global heat transfer coefficient of a plate cross section for sorption heat pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamitouche Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.021⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502414v1</w:t>
+                <w:t xml:space="preserve">hal-01505324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of operating conditions on cooling capacity for sorption systems using water as refrigerant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside the channel of a smooth-plate type heat exchanger connected to an adsorber and comparison with trends observed in absorption configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976259⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.60 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505320v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of operating conditions on cooling capacity for sorption systems using water as refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596407v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a new regime for boiling of water at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1665,3344 +1769,3344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer analysis in a grooved plate falling-film heat-exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMFT, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de comparaison des pilotages conventionnel et par apprentissage profond en sous-station de réseaux de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'humidité ambiante sur la dynamique d'imbibition d'un matériau poreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude expérimental de l'ébullition se produisant dans un film d'eau tombant sur une plaque verticale plane rainurée à des pressions proches du proche du point triple. Experimental study of falling film boiling occurring in a grooved flat vertical plate at pressures close to the triple point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société FRançaise de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-050⟩</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOCIE, Jun 2025, Chambéry (73), France. pp.115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111195v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimental de l'ébullition se produisant dans un film d'eau tombant sur une plaque verticale plane rainurée à des pressions proches du proche du point triple. Experimental study of falling film boiling occurring in a grooved flat vertical plate at pressures close to the triple point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact de l'humidité ambiante sur la dynamique d'imbibition d'un matériau poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Stutz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-115⟩</w:t>
+              <w:t xml:space="preserve">Société FRançaise de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOCIE, Jun 2025, Chambéry (73), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111171v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of saturated water (R-718) film boiling in a grooved plate evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congrès of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of saturated water (R-718) film boiling in a grooved plate evaporator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the splashing effect due to the bursting of giant water bubbles near the triple point: application to water evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023. 26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIIR, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.10.18462/iir.icr.2023.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Local Condensation Heat Transfer Coefficients In Cryogenic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crayssac Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th international conference Distillation &amp; Absorption 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360857v1</w:t>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR (Groupement de Recherche) Transferts et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water boiling at low pressure: dynamics of growth and bursting of bubbles in a plate-type evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Kyoto (on line), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.gl.2020.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed monitoring as an essential tool for achieving energy performance targets in operation conditions: the HIKARI case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics (NSB 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Tallinn, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202017222006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building energy simulation calibration and performance evaluation of a fully monitored mixed-use net zero energy building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water vaporization inside a smooth plate-type heat exchanger at subatmospheric pressure: impact of the channel thickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fluro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of the International Building Performance Simulation Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095902v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vaporization inside a smooth plate-type heat exchanger at subatmospheric pressure: impact of the channel thickness.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building energy simulation calibration and performance evaluation of a fully monitored mixed-use net zero energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference of the International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276334v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Current liquid and gas flow in finned compact heat exchangers with offset strip fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614891v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017980v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de vaporisation de l’eau à basse pression : application à un échangeur à plaques au cours d’un cycle d’adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2016 (SFT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290183v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290123v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de l’ébullition basse pression dans le cadre des machines à sorption : comparaison avec l’ébullition à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on experimental study of water vaporization occurring on a plate cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual boiling characteristics due to subatmospheric pressure in the context of sorption systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water pool boiling at very low pressure on a vertical or horizontal heated surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Thermophysical Properties and Transfer Processes of Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5012,366 +5116,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de l'influence de l'ébullition sur les transferts de chaleur et de masse au travers d'un film tombant d'eau dans un évaporateur à plaque verticale rainurée par imagerie rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporisation de l’eau à pression sub-atmosphérique : dynamique de croissance et d’éclatement de bulles dans un échangeur à plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tobaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on experimental techniques for heat flux and heat transfer estimations, during non-dropwise condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Adélaïde Crémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crayssac Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5381,133 +5485,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific and Technological Challenges of Thermal Compression Refrigerating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2023, 978-1-78945-123-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394228881.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5517,147 +5621,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaporateurs compacts pour les systèmes à sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5667,114 +5771,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporization of water at subatmospheric pressure : Fundamentals of boiling phenomena and path towards the design of compact evaporators for sorption chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermics [physics.class-ph]. INSA de Lyon, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ISAL0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5842,51 +5946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE5FD253"/>
+    <w:nsid w:val="DDC77BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6073,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193840650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Senechal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Marek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894950v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731783v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193840650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Senechal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130690" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Marek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>