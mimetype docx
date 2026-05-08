--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -793,252 +793,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marvillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294380v1</w:t>
+                <w:t xml:space="preserve">hal-02276322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the use of artificial neural networks for energy‐related applications in the building sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of confinement on subatmospheric water vaporization phenomena in a vertical rectangular channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (13), pp.6680-6720. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.118725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.4706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276322v1</w:t>
+                <w:t xml:space="preserve">hal-02294380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the filling level on the global heat transfer coefficient of a plate cross section for sorption heat pumps</w:t>
               </w:r>
@@ -1343,299 +1343,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
+                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273776v1</w:t>
+                <w:t xml:space="preserve">hal-01596407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subatmospheric pressure boiling on a single nucleation site in narrow vertical spaces</w:t>
+                <w:t xml:space="preserve">Experimental study of water vaporization occurring inside a channel of a smooth plate-type heat exchanger at subatmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.180 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.05.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2015.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a new regime for boiling of water at subatmospheric pressure</w:t>
               </w:r>
@@ -1647,64 +1647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2006,248 +2006,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimental de l'ébullition se produisant dans un film d'eau tombant sur une plaque verticale plane rainurée à des pressions proches du proche du point triple. Experimental study of falling film boiling occurring in a grooved flat vertical plate at pressures close to the triple point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'humidité ambiante sur la dynamique d'imbibition d'un matériau poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Stutz</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-115⟩</w:t>
+              <w:t xml:space="preserve">Société FRançaise de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOCIE, Jun 2025, Chambéry (73), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111171v1</w:t>
+                <w:t xml:space="preserve">hal-05111195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'humidité ambiante sur la dynamique d'imbibition d'un matériau poreux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimental de l'ébullition se produisant dans un film d'eau tombant sur une plaque verticale plane rainurée à des pressions proches du proche du point triple. Experimental study of falling film boiling occurring in a grooved flat vertical plate at pressures close to the triple point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société FRançaise de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOCIE, Jun 2025, Chambéry (73), France. </w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOCIE, Jun 2025, Chambéry (73), France. pp.115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111195v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of saturated water (R-718) film boiling in a grooved plate evaporator</w:t>
               </w:r>
@@ -2699,446 +2699,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Wagner</w:t>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360857v1</w:t>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+                <w:t xml:space="preserve">Vaporisation ascendante d’un mélange binaire d’HFC dans un passage d’ailettes décalées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Andrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360865v1</w:t>
+                <w:t xml:space="preserve">hal-03360857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulles d’eau à pression sub-atmosphérique : étude expérimentale et analyse dimensionnelle dans un canal vertical confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tobaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Current liquid and gas flow in finned compact heat exchangers with offset strip fins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Andrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,234 +3810,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
+                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017980v1</w:t>
+                <w:t xml:space="preserve">hal-01614891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the impact of the filling level on the vaporization of water inside the channel of a smooth plate-type heat exchanger in the context of sorption chillers</w:t>
+                <w:t xml:space="preserve">Des nombres adimensionnels comme premier outil de dimensionnement des évaporateurs fonctionnant à pression subatmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International sorption heat pump conference - ISHPC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614891v1</w:t>
+                <w:t xml:space="preserve">hal-02017980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de vaporisation de l’eau à basse pression : application à un échangeur à plaques au cours d’un cycle d’adsorption</w:t>
               </w:r>
@@ -4112,273 +4112,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
+                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290123v1</w:t>
+                <w:t xml:space="preserve">hal-01290183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation de l’eau à basse pression dans un canal d’échangeur à plaques. Approche expérimentale par plan d’expériences</w:t>
+                <w:t xml:space="preserve">Establishment of an experimental design in the context of water vaporization occurring on a plate cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rullière</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, La Rochelle, France. 8 p</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290183v1</w:t>
+                <w:t xml:space="preserve">hal-01290123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de l’ébullition basse pression dans le cadre des machines à sorption : comparaison avec l’ébullition à pression atmosphérique</w:t>
               </w:r>
@@ -4390,77 +4390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4479,355 +4479,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460341v1</w:t>
+                <w:t xml:space="preserve">hal-01290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary experimental investigation on water boiling phenomena in a liquid layer at subatmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying pool boiling at subatmospheric pressure: a path toward more compact evaporators for sorption systems and a tool for an improved understanding of the bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">9th Minsk International Symposium of Heat Pipes, Heat Pumps, Refrigerators and Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290101v1</w:t>
+                <w:t xml:space="preserve">hal-01460341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on experimental study of water vaporization occurring on a plate cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
@@ -4869,90 +4869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual boiling characteristics due to subatmospheric pressure in the context of sorption systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,90 +4990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of water pool boiling at very low pressure on a vertical or horizontal heated surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Thermophysical Properties and Transfer Processes of Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5512,64 +5512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific and Technological Challenges of Thermal Compression Refrigerating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigerators, Heat Pumps and Reverse Cycle Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2023, 978-1-78945-123-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5674,64 +5674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5946,51 +5946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDC77BF9"/>
+    <w:nsid w:val="2A57A2E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6177,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193840650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Senechal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130690" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Marek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-giraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193840650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Senechal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130690" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben El Mekki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape S&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guyot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corgier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.4706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118725" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamitouche Yacine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.02.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulliere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2015.12.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rulli&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.05.151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28C5MPL1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rulliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonjour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bettinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leclef" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Marek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0621" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.10.18462/iir.icr.2023.0617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03814117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ad&#233;la&#239;de Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crayssac Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Mekki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03106574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2020.1059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017222006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fluro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0413" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04095902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toublanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Marc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04731783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228881.ch4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>