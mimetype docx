--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -106,51 +106,51 @@
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteure en littérature comparée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Le pays d’enfance à l'aune du double retour chez Colette, George du Maurier, George Orwell et Marcel Proust&amp;quot;Sous la direction de Claire Lechevalier (UR4256 LASLAR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon parcours de recherche s’inscrit dans une réflexion géocritique sur les rapports entre espace et littérature. Ma thèse de littérature comparée traite cette question sous l’angle de la nostalgie, en cherchant à cerner ce qu’est le pays d’enfance tel qu’il est présenté par le récit d’un double retour chez Colette, George Du Maurier, George Orwell et Marcel Proust.Mon activité de chercheuse se nourrit de mon travail de vulgarisation et de médiation scientifique et culturelle, qui m’a conduit à entreprendre de nouvelles recherches en ludopédagogie et en narratologie, notamment sur les jeux d’enquête.</w:t>
+        <w:t xml:space="preserve">Mon parcours de recherche s’inscrit dans une réflexion géocritique sur les rapports entre espace et littérature. Ma thèse de littérature comparée traite cette question sous l’angle de la nostalgie, en cherchant à cerner ce qu’est le pays d’enfance tel qu’il est présenté par le récit d’un double retour chez Colette, George Du Maurier, George Orwell et Marcel Proust.Mon activité de chercheuse se nourrit de mon travail de vulgarisation et de médiation scientifique et culturelle, qui m’a conduite à entreprendre de nouvelles recherches en ludopédagogie et en narratologie, notamment sur les jeux d’enquête.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilité scientifique :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• 2021-2024 : Création du séminaire doctoral du LASLAR et animation de son cycle « Modèles et contre-modèles », avec Léa Chevalier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• 17 avril 2024 : Codirection de la journée d'étude « Quand la carte désoriente : le dévoiement de la carte dans les arts et les lettres », avec Robin Hopquin.</w:t>
       </w:r>
@@ -307,50 +307,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• 2020-2022 : Coordinatrice pour Pint of Science Caen - bénévolat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Formations et missions de médiation scientifique avec le Dôme de Caen (participation à l'Atelier du chercheur,Chercheurs chercheuses, La Fête de la science, Rendez-vous avec un.e chercheur.se, Réflexion.s Instantanés de recherches avec le CNRS et Normandie Université)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• 2023-2025 : Animatrice et facilitatrice du Gaming Lab du CEMU (Centre d’Appui à la pédagogie de l’université de Caen) : formation, accompagnement et production de ressources en ludopédagogie. Création de murder parties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• 2025 : conception d’un escape game autour de l’opéra Cendrillon (livret de Rossini, mise en scène de Fabrice Murgia) en partenariat avec le Centre d’animation du Calvaire Saint-Pierre et le Théâtre de Caen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• 2026 : mission d'expertise pour le jeu narratif Mission Kawa-23. Consolidation de la diégèse et rédaction du livret de jeu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -633,234 +640,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géocritique, un art de l'enquête ? Le cas des toponymes dans Claudine à l'école de Colette et Coming Up for Air de George Orwell</w:t>
+                <w:t xml:space="preserve">Représentations et métamorphoses du pays d’enfance dans les romans du retour chez Colette, George Du Maurier, George Orwell et Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale du LASLAR : La recherche créative ou la créativité dans la recherche</w:t>
+              <w:t xml:space="preserve">6e Doctoriales de la Société française de Littérature générale et comparée (SFLGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Léna Osseyran; Justine Richard; LASLAR, May 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948763v1</w:t>
+                <w:t xml:space="preserve">hal-04948768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et métamorphoses du pays d’enfance dans les romans du retour chez Colette, George Du Maurier, George Orwell et Marcel Proust</w:t>
+                <w:t xml:space="preserve">Virtualités du pays d'enfance dans les Claudine : Montigny objet et agent de métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Doctoriales de la Société française de Littérature générale et comparée (SFLGC)</w:t>
+              <w:t xml:space="preserve">Journée d'études : Jeunes colettiennes et colettiens. 2023 : année Colette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948768v1</w:t>
+                <w:t xml:space="preserve">hal-04948761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualités du pays d'enfance dans les Claudine : Montigny objet et agent de métamorphose</w:t>
+                <w:t xml:space="preserve">La géocritique, un art de l'enquête ? Le cas des toponymes dans Claudine à l'école de Colette et Coming Up for Air de George Orwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Jeunes colettiennes et colettiens. 2023 : année Colette</w:t>
+              <w:t xml:space="preserve">Journée doctorale du LASLAR : La recherche créative ou la créativité dans la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Léna Osseyran; Justine Richard; LASLAR, May 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948761v1</w:t>
+                <w:t xml:space="preserve">hal-04948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1039,51 +1046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C80844"/>
+    <w:nsid w:val="646D1BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1187,51 +1194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CD70C3E"/>
+    <w:nsid w:val="998E890B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1421,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-lemarchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412997v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-lemarchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412997v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>