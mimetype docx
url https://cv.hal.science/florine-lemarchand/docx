--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -640,234 +640,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et métamorphoses du pays d’enfance dans les romans du retour chez Colette, George Du Maurier, George Orwell et Marcel Proust</w:t>
+                <w:t xml:space="preserve">La géocritique, un art de l'enquête ? Le cas des toponymes dans Claudine à l'école de Colette et Coming Up for Air de George Orwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Doctoriales de la Société française de Littérature générale et comparée (SFLGC)</w:t>
+              <w:t xml:space="preserve">Journée doctorale du LASLAR : La recherche créative ou la créativité dans la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">, Léna Osseyran; Justine Richard; LASLAR, May 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948768v1</w:t>
+                <w:t xml:space="preserve">hal-04948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualités du pays d'enfance dans les Claudine : Montigny objet et agent de métamorphose</w:t>
+                <w:t xml:space="preserve">Représentations et métamorphoses du pays d’enfance dans les romans du retour chez Colette, George Du Maurier, George Orwell et Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Jeunes colettiennes et colettiens. 2023 : année Colette</w:t>
+              <w:t xml:space="preserve">6e Doctoriales de la Société française de Littérature générale et comparée (SFLGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948761v1</w:t>
+                <w:t xml:space="preserve">hal-04948768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géocritique, un art de l'enquête ? Le cas des toponymes dans Claudine à l'école de Colette et Coming Up for Air de George Orwell</w:t>
+                <w:t xml:space="preserve">Virtualités du pays d'enfance dans les Claudine : Montigny objet et agent de métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale du LASLAR : La recherche créative ou la créativité dans la recherche</w:t>
+              <w:t xml:space="preserve">Journée d'études : Jeunes colettiennes et colettiens. 2023 : année Colette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Léna Osseyran; Justine Richard; LASLAR, May 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948763v1</w:t>
+                <w:t xml:space="preserve">hal-04948761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1046,51 +1046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="646D1BE0"/>
+    <w:nsid w:val="5A4EBF06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1194,51 +1194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="998E890B"/>
+    <w:nsid w:val="8B7111A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-lemarchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412997v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florine-lemarchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05412997v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>