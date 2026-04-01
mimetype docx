--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -1102,85 +1102,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03563860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightfoward access to polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
+                <w:t xml:space="preserve">Domino conjugate addition, inverse-electron-demand-hetero-Diels-Alder,retro-Diels-Alder reactions on 3-vinyl-1,2,4-triazines towards polysubstituted heterobicycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Jouha</w:t>
@@ -1215,254 +1215,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société chimique de France - Section régionale Centre-Ouest</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376767v1</w:t>
-[...124 lines deleted...]
-                <w:t xml:space="preserve">hal-02376788v1</w:t>
+                <w:t xml:space="preserve">hal-02376807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domino conjugate addition, inverse-electron-demand-hetero-Diels-Alder,retro-Diels-Alder reactions on 3-vinyl-1,2,4-triazines towards polysubstituted heterobicycles</w:t>
+                <w:t xml:space="preserve">Straightfoward access to polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Jouha</w:t>
@@ -1497,73 +1372,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 16, 2018)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journées de la Société chimique de France - Section régionale Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02376807v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjugate addition / inverse-electron-demand hetero-diels-alder / retro-diels-alder domino reactions towards polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société chimique de France (SCF, 18, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1742,51 +1742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C8ED57D"/>
+    <w:nsid w:val="3B886004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floris-buttard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0874-451X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2041-0188" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02429308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floris-buttard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0874-451X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2041-0188" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02429308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>