--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -573,274 +573,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03228272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Gram-Scale Synthesis and Alkylation of Heteroaryl and Electron-Rich Aryl α-Substituted γ-Lactones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floris Buttard</w:t>
+                <w:t xml:space="preserve">Clément Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vallée</w:t>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Riguet</w:t>
+                <w:t xml:space="preserve">Jean-François Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1611820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429308v1</w:t>
+                <w:t xml:space="preserve">hal-02197289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic aza-Michael Reaction to 3-Vinyl-1,2,4-triazines as a Valuable Bifunctional Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organocatalytic Gram-Scale Synthesis and Alkylation of Heteroaryl and Electron-Rich Aryl α-Substituted γ-Lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brière</w:t>
+                <w:t xml:space="preserve">Alexis Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Suzenet</w:t>
+                <w:t xml:space="preserve">Emmanuel Riguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (6), pp.3702-3714. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (16), pp.3151-3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1611820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197289v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino Aza-Michael-ih-Diels-Alder Reaction to Various 3-Vinyl-1,2,4-triazines: Access to Polysubstituted Tetrahydro-1,6-naphthyridines</w:t>
               </w:r>
@@ -865,51 +865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Khouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1102,468 +1102,468 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03563860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domino conjugate addition, inverse-electron-demand-hetero-Diels-Alder,retro-Diels-Alder reactions on 3-vinyl-1,2,4-triazines towards polysubstituted heterobicycles</w:t>
+                <w:t xml:space="preserve">Straightfoward access to polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 16, 2018)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journées de la Société chimique de France - Section régionale Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376807v1</w:t>
+                <w:t xml:space="preserve">hal-02376767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conjugate addition / inverse-electron-demand hetero-diels-alder / retro-diels-alder domino reactions towards polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jabrane Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société chimique de France (SCF, 18, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightfoward access to polysubstituted tetrahydro-[1,6]-naphthyridines</w:t>
+                <w:t xml:space="preserve">Domino conjugate addition, inverse-electron-demand-hetero-Diels-Alder,retro-Diels-Alder reactions on 3-vinyl-1,2,4-triazines towards polysubstituted heterobicycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabrane Jouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société chimique de France - Section régionale Centre-Ouest</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02376788v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1742,51 +1742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B886004"/>
+    <w:nsid w:val="C723D638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floris-buttard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0874-451X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2041-0188" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02429308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/floris-buttard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0874-451X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2041-0188" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berthonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02429308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Jouha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lorion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khouili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03563860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ORLE2032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>