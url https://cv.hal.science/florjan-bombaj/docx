--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1932,230 +1932,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep breeding system in Southern Albania between political transition and market integration</w:t>
+                <w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798732v1</w:t>
+                <w:t xml:space="preserve">hal-02743054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t>
+                <w:t xml:space="preserve">Sheep breeding system in Southern Albania between political transition and market integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myslym Osmani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t>
+              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743054v1</w:t>
+                <w:t xml:space="preserve">hal-02798732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2582,51 +2582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE9D5A49"/>
+    <w:nsid w:val="5AB881FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>