--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -91,50 +91,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0179-9817</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">231301375</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000118927670</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,309 +225,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie post-normale. Vers une nouvelle révolution mondialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Hoxha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordarie Jimmy; Damiens Audrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde d'après, c'est maintenant ? La société à l'ère de la syndémie de Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.515-527, 2024, 978-2-7535-9653-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What issues prevent the development of sustainable food value chains for Albanian traditional mountains products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. López-Francos, M. Jouven, C. Porqueddu, H. Ben Salem, A. Keli, A. Araba, M. Chentouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficiency and resilience of forage resources and small ruminant production to cope with global challenges in Mediterranean areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125, , 2021, What production systems and products chains to meet the societal demand?, 978-2-85352-608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpages et produits locaux au sud de l’Albanie. Les problèmes de production et les perspectives de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountain pastures and livestock farming facing uncertainty: environmental, technical and socio economic challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre International des Hautes Etudes Agronomiques Méditerranéennes (CIHEAM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372 p., 2016, Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -495,605 +537,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the pressure of demand for pastureland impact local farming systems? Developments and evidence from South-East Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Noblesses et Ordres militaires. Réseaux, familles, pouvoirs, 104, pp.263-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.16006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de production locaux et gestion des ressources pastorales en Albanie. Entre stratégies d’acteurs et évolutions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, 11 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an Observatory, As a Management Tool Decision, Valorisation and Sustainable Preservation of the Resources of Aromatic and Medicinal Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2021009023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albanian municipalities facing decentralisation of pastures’ management rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.31-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-08722-9.P.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family farming in the Albanian mountainous areas: local agro pastoral farming systems and market integration perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Natural Resource Economics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1103,1156 +1145,1156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of public regulations on local production systems - Why institutions matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Online Conference on Agriculture—Advances in Agricultural Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Basel, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/IOCAG2022-12334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes locaux de production et gestion des ressources pastorales dans les montagnes albanaises. Entre stratégie d’acteurs et évolutions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Séminaire Annuel FONCIMED "Formes foncières heritées et enjeux contemporains de la montagne mediterranéenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence des systèmes d’élevages d’une zone montagneuse marginalisée en Albanie de sud-est. Entre stratégie d’acteurs et évolutions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does decentralization of pasture management affect the local communities? Evolution and perspectives from Southeast Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quelle manière l'allocation de la ressource pastorale impacte les systèmes d'élevage de la commune de Vithkuq, Albanie de sud-est?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FONCIMED. Réseau de recherche et d’échange sur le foncier méditerranéen. 11e Séminaire Annuel "L’allocation des ressources foncières dans les espaces méditerranéens : usages du droit et formes de régulation",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In which way the governmental and institutional changes in the resource use of a common good affect the local communities? Evolution and perspectives from Southeast Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Foncimed Annual Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d’Echanges, d’Enseignement et de Recherches sur la Question Foncière en Méditerranée (FONCIMED). FRA., Nov 2017, Thessaloniki, Greece. pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system and market integration in southern Albania. Between territorial resource management issues and informal value chain challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agrifood chains: new relations between farm sector, food industry and retail sector’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain pastures and local products in Southern Albania. Between production and resource management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the FAO-CIHEAM Mountain Pastures Subnetwork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sheep breeding system in Southern Albania between political transition and market integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myslym Osmani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t>
+              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743054v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep breeding system in Southern Albania between political transition and market integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Farming system and market integration in southern Albania: between territorial resource management issues and informal value chain challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theodosia Anthopoulou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798732v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des produits de qualité pour les territoires des montagnes albanaises. Quelles conditions pour améliorer le développement rural endogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Montpellier SupAgro, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NSAM0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02196309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2262,259 +2304,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas. What issues prevent the development of the traditional mountains products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parma, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat value chain dynamics in the Albanian mountains areas: what issues prevent the development of the traditional mountains products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2582,51 +2624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AB881FD"/>
+    <w:nsid w:val="DFA038E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2813,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231301375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118927670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>