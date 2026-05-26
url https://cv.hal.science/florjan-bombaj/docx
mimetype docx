--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1758,243 +1758,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming system and market integration in southern Albania. Between territorial resource management issues and informal value chain challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florjan Bombaj</w:t>
+                <w:t xml:space="preserve">Mountain pastures and local products in Southern Albania. Between production and resource management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bombaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myslym Osmani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anthopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agrifood chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">19. Meeting of the FAO-CIHEAM Mountain Pastures Subnetwork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268360v1</w:t>
+                <w:t xml:space="preserve">hal-02149456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain pastures and local products in Southern Albania. Between production and resource management issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Michaud</w:t>
+                <w:t xml:space="preserve">Farming system and market integration in southern Albania. Between territorial resource management issues and informal value chain challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florjan Bombaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Anthopoulou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Meeting of the FAO-CIHEAM Mountain Pastures Subnetwork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zaragoza, Spain. pp.167-170</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agrifood chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149456v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep breeding system in Southern Albania between political transition and market integration</w:t>
               </w:r>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myslym Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2624,51 +2624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA038E5"/>
+    <w:nsid w:val="B86F7863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2855,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231301375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118927670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florjan-bombaj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0179-9817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231301375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118927670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florjan Bombaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Hoxha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.16006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gontard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-08722-9.P.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombaj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anthopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IOCAG2022-12334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myslym Osmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02196309v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Touzard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>