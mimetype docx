--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1064,217 +1064,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t>
+                <w:t xml:space="preserve">Football: dégommer les normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470544v1</w:t>
+                <w:t xml:space="preserve">hal-03470536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football: dégommer les normes</w:t>
+                <w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florys Castan Vicente</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470536v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Performances of Sports Organization Leaders: a Comparative (Re)examination of Alice Milliat's, Suzanne Lenglen's and Marie-Thérèse Eyquem's Trajectories -Author's accepted manuscript</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florys.castan-vicente@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1185638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florys.castan-vicente@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1185638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>