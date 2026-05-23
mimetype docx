--- v1 (2026-04-27)
+++ v2 (2026-05-23)
@@ -30,93 +30,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Florys Castan-Vicente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignate-chercheuse, Université Paris-Saclay</w:t>
+        <w:t xml:space="preserve">Enseignante-chercheuse, Université Paris-Saclay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enseignante-chercheuse, Université Paris-Saclay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CIAMS/SCOS/CS2</w:t>
+        <w:t xml:space="preserve">CIAMS/SCOS/Corps, sport, genre et rapports de pouvoir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">florys.castan-vicente@universite-paris-saclay.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -125,51 +125,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -241,1198 +241,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking sports history to include sportswomen in 1900s France</w:t>
+                <w:t xml:space="preserve">L’Olympisme des femmes face à l’antiféminisme sportif (1921-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1185638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11y8x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204754v1</w:t>
+                <w:t xml:space="preserve">hal-05617265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking sports history to include sportswomen in 1900s France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sports modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1185638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315162v1</w:t>
+                <w:t xml:space="preserve">hal-04204754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loin du but : l’(im)possible féminisation du football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Pallesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les sports modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660719v1</w:t>
+                <w:t xml:space="preserve">hal-04315162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t>
+                <w:t xml:space="preserve">« Ni de seins, ni de règlement ». L’athlète Violette Morris ou le procès de l’identité sexuée de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pallesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 152 (4), pp.87-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470647v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t>
+                <w:t xml:space="preserve">Emancipation through sport? Feminism and medical control of the body in interwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.235-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460263.2019.1652845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470654v1</w:t>
+                <w:t xml:space="preserve">hal-03470647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International intellectual exchanges, women and sports: the International Association of Physical Education and Sport for Girls and Women between 1949 and the 1970s</w:t>
+                <w:t xml:space="preserve">Les pionnières françaises du sport international des femmes : Alice Milliat et Marie-Thérèse Eyquem, entre tutelle médicale et non-mixité militante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Henaff-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (3), pp.353-377. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (3), pp.31-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17460263.2017.1358657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.125.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760141v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International intellectual exchanges, women and sports: the International Association of Physical Education and Sport for Girls and Women between 1949 and the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.353-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17460263.2017.1358657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lenglen et la définition du professionnalisme dans le tennis de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254 (1), pp.87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.254.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les années Milliat : sports et féminismes dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2025, 9782753597785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Eyquem. Du sport à la politique. Parcours d’une féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OURS, 246 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lenglen’s dress : between high fashion and high performance</w:t>
+                <w:t xml:space="preserve">“Défendez-vous, Mesdames !” : harcèlement de rue et autodéfense à l’aube du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sports History in 100 objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-3-96423-107-9</w:t>
+              <w:t xml:space="preserve">Écrire l’histoire du harcèlement sexuel sur la longue durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204778v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football: dégommer les normes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Suzanne Lenglen’s dress : between high fashion and high performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">European Sports History in 100 objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-3-96423-107-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470536v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queer empowerment : Roller Derby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Performances of Sports Organization Leaders: a Comparative (Re)examination of Alice Milliat's, Suzanne Lenglen's and Marie-Thérèse Eyquem's Trajectories -Author's accepted manuscript</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+                <w:t xml:space="preserve">Football: dégommer les normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICOLAS Claire et CERVIN Georgia (dir.), Histories of Women's Work in Global Sport. A Man’s World ?, Palgrave Macmillan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-99, 2019</w:t>
+              <w:t xml:space="preserve">Feu ! Abécédaire des féminismes présents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03272968v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gender Performances of Sports Organization Leaders: a Comparative (Re)examination of Alice Milliat's, Suzanne Lenglen's and Marie-Thérèse Eyquem's Trajectories -Author's accepted manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NICOLAS Claire et CERVIN Georgia (dir.), Histories of Women's Work in Global Sport. A Man’s World ?, Palgrave Macmillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-99, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03272968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Women in Sport Organizations: Historiographical and Epistemological Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Cervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histories of Women's Work in Global Sport: A Man’s World?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-48, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1442,138 +1651,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Sport Leaders during the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florys Castan-Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'Histoire Numérique de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1720,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florys.castan-vicente@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1185638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0087" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:florys.castan-vicente@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426623v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Caprais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan-Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y8x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1185638" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pallesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2019.1652845" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Henaff-Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.125.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1358657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florys Castan Vicente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>