--- v0 (2026-03-12)
+++ v1 (2026-05-16)
@@ -508,174 +508,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversation with Michael Heller: This Constellation is a Name</w:t>
+                <w:t xml:space="preserve">Le récitatif chez Charles Reznikoff, une chronique de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Ours blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438364v1</w:t>
+                <w:t xml:space="preserve">hal-02088432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récitatif chez Charles Reznikoff, une chronique de l’intime</w:t>
+                <w:t xml:space="preserve">A Conversation with Michael Heller: This Constellation is a Name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ours blanc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traditions sur mesure : exploration des poétiques expérimentales américaines, de H.D. à Michael Heller, 35, pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088432v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kroetsch and Archival Culture in the Canadian Long Poem</w:t>
               </w:r>
@@ -733,174 +733,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01276547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ ‘What are patterns for?: the horizons of form in The New Poetry (1917)”</w:t>
+                <w:t xml:space="preserve">An ‘Objectivists' Anthology : from Manifesto to Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00477498v1</w:t>
+                <w:t xml:space="preserve">halshs-00477486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ‘Objectivists' Anthology : from Manifesto to Tradition</w:t>
+                <w:t xml:space="preserve">“ ‘What are patterns for?: the horizons of form in The New Poetry (1917)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Varia 2009, 4, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00477486v1</w:t>
+                <w:t xml:space="preserve">halshs-00477498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconicity and Typography in Steve McCaffery's Panel-Poems</w:t>
               </w:r>
@@ -1447,264 +1447,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling in John Ashbery’s Self-Portrait in a Convex Mirror</w:t>
+                <w:t xml:space="preserve">A Conversation : Fiona McMahon and Michael Heller on This Constellation Is A Name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ashbery hors cadre</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-110, 2021, 978-2-7288-0729-1</w:t>
+              <w:t xml:space="preserve">Within the Inscribed. Selected Prose and Conversations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shearsman Books Ltd, pp.122-133, 2021, 9781848617711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137146v1</w:t>
+                <w:t xml:space="preserve">hal-03375296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversation : Fiona McMahon and Michael Heller on This Constellation Is A Name</w:t>
+                <w:t xml:space="preserve">Stories of Adaptation: Changing Objects with Margaret Atwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wells-Lassagne Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Within the Inscribed. Selected Prose and Conversations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shearsman Books Ltd, pp.122-133, 2021, 9781848617711</w:t>
+              <w:t xml:space="preserve">Adapting Margaret Atwood: The Handmaid's Tale and Beyond.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2021, 978-3-030-73685-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375296v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories of Adaptation: Changing Objects with Margaret Atwood</w:t>
+                <w:t xml:space="preserve">Storytelling in John Ashbery’s Self-Portrait in a Convex Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Aji; Agnès Derail-Imbert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting Margaret Atwood: The Handmaid's Tale and Beyond.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-11, 2021, 978-3-030-73685-9</w:t>
+              <w:t xml:space="preserve">Ashbery hors cadre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Actes de la recherche à l'ENS (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions rue d’Ulm/Presses de l'École normale supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-110, 2021, 978-2-7288-0729-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875761v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Reznikoff</w:t>
               </w:r>
@@ -1757,182 +1757,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enchantment among the Ruins in H.D.’s Trilogy</w:t>
+                <w:t xml:space="preserve">“This is country”. Observation as Imagination in The Sun Also Rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H.D.'s "Trilogy" and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.101-109, 2014, Intercalaires, agrégation d'anglais (ISSN 2275-2366), 978-2-84016-193-6</w:t>
+              <w:t xml:space="preserve">Ernest Hemingway, The Sun Also Rises. Entre sens et absence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-51, 2014, Actes de la recherche à l'ENS, 978-2-7288-3764-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334875v1</w:t>
+                <w:t xml:space="preserve">hal-01334877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“This is country”. Observation as Imagination in The Sun Also Rises</w:t>
+                <w:t xml:space="preserve">Enchantment among the Ruins in H.D.’s Trilogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Aji, Antoine Cazé, Agnès Derail-Imbert, Clément Oudart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ernest Hemingway, The Sun Also Rises. Entre sens et absence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">H.D.'s "Trilogy" and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.101-109, 2014, Intercalaires, agrégation d'anglais (ISSN 2275-2366), 978-2-84016-193-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Rue d'Ulm</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01334877v1</w:t>
+                <w:t xml:space="preserve">hal-01334875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rukeyser: The Experience of Poetry as Witness</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA8EE406"/>
+    <w:nsid w:val="08B54B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmcmahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0973-2470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05951549X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04154259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcmahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02443760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4831" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.250" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03875711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/585-ashbery.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03875761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ernest-hemingway--9782728837649-page-43.htm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04841063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kalck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fmcmahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0973-2470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05951549X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04154259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcmahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02443760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.4831" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.250" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.103.0064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03875711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wells-Lassagne Shannon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088399v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03875761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/585-ashbery.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ernest-hemingway--9782728837649-page-43.htm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04841063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Toth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kalck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>