--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -240,157 +240,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Chemistry Study of Collagen-Based Multilayer Films</w:t>
+                <w:t xml:space="preserve">Bactericidal and bioinspired chitin-based anisotropic layer-by-layer brushed-nanocoating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Wei Chen</w:t>
+                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">Emeline Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ball</w:t>
+                <w:t xml:space="preserve">Sarah Benmalek-Kehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.192. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels9030192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108294v1</w:t>
+                <w:t xml:space="preserve">hal-04066255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Size and Shape of Dendronized Iron Oxide Nanoparticles Bearing a Targeting Ligand on MRI, Magnetic Hyperthermia, and Photothermia Properties—From Suspension to In Vitro Studies</w:t>
               </w:r>
@@ -504,161 +508,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactericidal and bioinspired chitin-based anisotropic layer-by-layer brushed-nanocoating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physical Chemistry Study of Collagen-Based Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Pradel</w:t>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benmalek-Kehili</w:t>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.101816. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2023.101816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels9030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066255v1</w:t>
+                <w:t xml:space="preserve">hal-04108294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconjugation studies of an EGF-R targeting ligand on dendronized iron oxide nanoparticles to target head and neck cancer cells</w:t>
               </w:r>
@@ -778,77 +778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brush-Induced Orientation of Collagen Fibers in Layer-by-Layer Nanofilms: A Simple Method for the Development of Human Muscle Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rosine Faratiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,51 +1085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1308,563 +1308,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which experimental models and explorations to use in regenerative endodontics? A comprehensive review on standard practices.</w:t>
+                <w:t xml:space="preserve">Development of an innovative educational escape game to promote teamwork in dentistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Louvrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Terranova</w:t>
+                <w:t xml:space="preserve">Pernilla Zaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Catherine-Isabelle Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pilavyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-021-06299-9⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eje.12678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217578v1</w:t>
+                <w:t xml:space="preserve">hal-03433771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative educational escape game to promote teamwork in dentistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which experimental models and explorations to use in regenerative endodontics? A comprehensive review on standard practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine-Isabelle Gros</w:t>
+                <w:t xml:space="preserve">A Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Wagner</w:t>
+                <w:t xml:space="preserve">C Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pilavyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">E Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dental Education</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eje.12678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-021-06299-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433771v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Structured 3D Electrospun Conical Scaffold: A Tool for Dental Pulp Regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+                <w:t xml:space="preserve">Dual role of tannic acid and pyrogallol incorporated in plaster of Paris: Morphology modification and release for antimicrobial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Kharouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hébraud</w:t>
+                <w:t xml:space="preserve">Davide Mancino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Rolin</w:t>
+                <w:t xml:space="preserve">Sophie Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00900⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.112209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473464v1</w:t>
+                <w:t xml:space="preserve">hal-03423162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of tannic acid and pyrogallol incorporated in plaster of Paris: Morphology modification and release for antimicrobial properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naji Kharouf</w:t>
+                <w:t xml:space="preserve">Highly Structured 3D Electrospun Conical Scaffold: A Tool for Dental Pulp Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Mancino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jihed Zghal</w:t>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Helle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Jmal</w:t>
+                <w:t xml:space="preserve">Gwenaël Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.112209. </w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2021.112209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.1c00900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423162v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of surface, size, shape and defects of iron oxide nanoparticles for theranostic applications</w:t>
               </w:r>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Sayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Isabelle Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2112,742 +2112,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Gelatin as Tannic Acid Carrier for Its Sustained Local Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Buffer on the Buildup and Stability of Tannic Acid/Collagen Multilayer Films Applied as Antibacterial Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Haseeb Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reitzer</w:t>
+                <w:t xml:space="preserve">André Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emine Berber</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Halgand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Njel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20900/pf20200002⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c04475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013397v1</w:t>
+                <w:t xml:space="preserve">hal-02567386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Buffer on the Buildup and Stability of Tannic Acid/Collagen Multilayer Films Applied as Antibacterial Coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Gelatin as Tannic Acid Carrier for Its Sustained Local Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+                <w:t xml:space="preserve">François Reitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Njel</w:t>
+                <w:t xml:space="preserve">Emine Berber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Senger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Halgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.e200002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c04475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20900/pf20200002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567386v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendron based antifouling, MRI and magnetic hyperthermia properties of different shaped iron oxide nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of hybrid protein-coated magnetic core-mesoporous silica shell nanocomposites for MRI and drug release assessed in a 3D tumor cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Blanco-Andujar</w:t>
+                <w:t xml:space="preserve">Mathilde Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Vu Nguyen</w:t>
+                <w:t xml:space="preserve">Morgane Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affolter Affolter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Alexandre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (37), pp.374002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab2998⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 30 (17), pp.174001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aafe1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413384v1</w:t>
+                <w:t xml:space="preserve">hal-02413369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous silica templated-albumin nanoparticles with high doxorubicin payload for drug delivery assessed with a 3-D tumor cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Parkhomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Meyer</w:t>
+                <w:t xml:space="preserve">Cédric Leuvrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1863 (2), pp.332-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of hybrid protein-coated magnetic core-mesoporous silica shell nanocomposites for MRI and drug release assessed in a 3D tumor cell model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
+                <w:t xml:space="preserve">Dendron based antifouling, MRI and magnetic hyperthermia properties of different shaped iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Blanco-Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Vu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Rabineau</w:t>
+                <w:t xml:space="preserve">Affolter Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Adam</w:t>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (17), pp.174001. </w:t>
+              <w:t xml:space="preserve">, 2019, 30 (37), pp.374002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aafe1c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab2998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413369v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thixotropy of reactive suspensions: The case of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ojeda-Farías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hébraud</w:t>
+                <w:t xml:space="preserve">Maxime Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lootens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2969,64 +2969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Muñoz Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Blanco-Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.301-314. </w:t>
@@ -3077,64 +3077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayered films made from tannic acid and alkaline phosphatase with enzymatic activity and electrochemical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 512, pp.722-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3168,90 +3168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 257, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hebraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.9164-9173. </w:t>
@@ -3553,64 +3553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved single visit management of old infected iatrogenic root perforations using Biodentine ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Haikel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,161 +3785,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odontoblastic differentiation of dental pulp stem cells from healthy and carious teeth on an original PCL-based 3D scaffold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composite vector formulation for multiple siRNA delivery as a host targeting antiviral in a cell culture model of hepatitis C virus (HCV) infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Euvrard</w:t>
+                <w:t xml:space="preserve">Emilie Crouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nicod</w:t>
+                <w:t xml:space="preserve">R. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rolin</w:t>
+                <w:t xml:space="preserve">Joelle Ogier-Dirrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gindraux</w:t>
+                <w:t xml:space="preserve">Thomas Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Endodontic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51, pp.e252-e263. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.858-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iej.12746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TB01718E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471688v1</w:t>
+                <w:t xml:space="preserve">hal-02482288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Heuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,161 +4053,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite vector formulation for multiple siRNA delivery as a host targeting antiviral in a cell culture model of hepatitis C virus (HCV) infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odontoblastic differentiation of dental pulp stem cells from healthy and carious teeth on an original PCL-based 3D scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Crouchet</w:t>
+                <w:t xml:space="preserve">E. Euvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
+                <w:t xml:space="preserve">L. Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Ogier-Dirrig</w:t>
+                <w:t xml:space="preserve">G. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baumert</w:t>
+                <w:t xml:space="preserve">F. Gindraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (4), pp.858-865. </w:t>
+              <w:t xml:space="preserve">International Endodontic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.e252-e263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6TB01718E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iej.12746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482288v1</w:t>
+                <w:t xml:space="preserve">hal-03471688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid extracellular matrix microspheres for development of complex multicellular architectures</w:t>
               </w:r>
@@ -4321,338 +4321,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Functionalization Process on the Colloidal, Magnetic Resonance Imaging, and Bioelimination Properties of Mono- or Bisphosphonate-Anchored Dendronized Iron Oxide Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Walter</w:t>
+                <w:t xml:space="preserve">How a grafting anchor tailors the cellular uptake and in vivo fate of dendronized iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Bordeianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Garofalo</w:t>
+                <w:t xml:space="preserve">R. N. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bonazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martinez</w:t>
+                <w:t xml:space="preserve">S. Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201700049⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (26), pp.5152-5164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tb00781g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668246v1</w:t>
+                <w:t xml:space="preserve">hal-03433759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a grafting anchor tailors the cellular uptake and in vivo fate of dendronized iron oxide nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Affolter-Zbaraszczuk</w:t>
+                <w:t xml:space="preserve">Effect of the Functionalization Process on the Colloidal, Magnetic Resonance Imaging, and Bioelimination Properties of Mono- or Bisphosphonate-Anchored Dendronized Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. N. Muller</w:t>
+                <w:t xml:space="preserve">Pauline Bonazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boutry</w:t>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (26), pp.5152-5164. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.647-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tb00781g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201700049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433759v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition kinetics and electrochemical properties of tannic acid on gold and silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 491, pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Garofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chassepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal functional inactivation of the entorhinal cortex or ventral subiculum has different consequences for latent inhibition-related striatal dopaminergic responses in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential influence of the ventral subiculum on dopaminergic responses observed in core and dorsomedial shell subregions of the nucleus accumbens in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5570,51 +5570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of bi-functionalized polyelectrolyte multilayers for cell transfection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,509 +5823,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymers in biomaterials science: from surface functionalisation to tissue engineering.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neonatal functional blockade of the entorhinal cortex results in disruption of accumbal dopaminergic responses observed in latent inhibition paradigm in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ball</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.2504-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05503.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355397v1</w:t>
+                <w:t xml:space="preserve">hal-02913200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal functional blockade of the entorhinal cortex results in disruption of accumbal dopaminergic responses observed in latent inhibition paradigm in adult rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymers in biomaterials science: from surface functionalisation to tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Peterschmitt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benkirane-Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913200v1</w:t>
+                <w:t xml:space="preserve">hal-00355397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal functional blockade of the entorhinal cortex results in disruption of accumbal dopaminergic responses observed in latent inhibition paradigm in adult rats</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adenoviral gene delivery form multilayered polyelectrolyte architectures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.233-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630775v1</w:t>
+                <w:t xml:space="preserve">hal-00667379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenoviral gene delivery form multilayered polyelectrolyte architectures.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neonatal functional blockade of the entorhinal cortex results in disruption of accumbal dopaminergic responses observed in latent inhibition paradigm in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.2504-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05503.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667379v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple and time-scheduled in situ DNA delivery mediated by beta-cyclodextrin embedded in a polyelectrolyte multilayer.</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Oulad-Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the anti-tumor effect of PLK1-specific siRNA delivery using a nanosystem containing pyridylthiourea- polyethylenimine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,51 +6771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Affolter-Zbaraszczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01755" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9030192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harlepp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iacovita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furgiuele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Cheignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rosine Faratiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sauro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hardan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Fawzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Eveline Suhanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Eid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14010009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louvrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-021-06299-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Zaug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pilavyan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rolin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00900" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco Andujar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura As&#237;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. de La Fuente" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR03335B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aej.12524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reitzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halgand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20200002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schroder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04475" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-Andujar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vu Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affolter Affolter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aafe1c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ojeda-Far&#237;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;braud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lootens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mendoza-Rangel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX5G5J2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz Medina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2019.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.10.101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2018.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Mailley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01067f" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Bordeianu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zbaraszczuk-Affolter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00904" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2018.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Euvrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gindraux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.12746" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ogier-Dirrig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB01718E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Affolter-Zbaraszczuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra27680f" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonazza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb00781g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.12.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Elst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E16B02D7CF3D7C8001AA4B43FF27B81F9467B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caruso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02623c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Devarasu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB20557F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Davila" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chassepot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja208970b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jedrzejenska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.10.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frisch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ball" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667379v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508246103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Affolter-Zbaraszczuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01755" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066255v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benmalek-Kehili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harlepp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iacovita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wei Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ball" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9030192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Furgiuele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Journe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Cheignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rosine Faratiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Kharouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sauro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hardan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Fawzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Eveline Suhanda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9030085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Louvrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terranova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.3346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Eid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14010009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Zaug" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Isabelle Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pilavyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.12678" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louvrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-021-06299-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Rolin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.1c00900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco Andujar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura As&#237;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. de La Fuente" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR03335B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sayeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Mark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aej.12524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schroder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Senger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c04475" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Berber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halgand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/pf20200002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rabineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aafe1c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02046542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Parkhomenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Blanco-Andujar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Vu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affolter Affolter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ojeda-Far&#237;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lootens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mendoza-Rangel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX5G5J2R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tasso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mu&#241;oz Medina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2019.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.10.101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2018.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Mailley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr01067f" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Bordeianu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zbaraszczuk-Affolter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00904" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Haikel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gien.2018.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergtold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hauser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mateescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b00818" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ogier-Dirrig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB01718E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Euvrard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gindraux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iej.12746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Affolter-Zbaraszczuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavalle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra27680f" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb00781g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garofalo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonazza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201700049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.12.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Elst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8E16B02D7CF3D7C8001AA4B43FF27B81F9467B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493583v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Caruso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02623c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00936774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Devarasu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB20557F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Davila" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chassepot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reisch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja208970b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203456v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jedrzejenska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.10.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344710v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frisch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ball" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkirane-Jessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Jessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Oulad-Abdelghani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0508246103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gossart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Calligaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>