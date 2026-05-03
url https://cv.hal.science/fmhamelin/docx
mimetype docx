--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking fear back into the marginal value theorem: the rMVT and optimal boldness</w:t>
+                <w:t xml:space="preserve">How coevolution in daily activity rhythms governs encounters between predator and prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+                <w:t xml:space="preserve">Etienne Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Thomas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf100⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.123078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248388v1</w:t>
+                <w:t xml:space="preserve">hal-05024961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How coevolution in daily activity rhythms governs encounters between predator and prey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking fear back into the marginal value theorem: the rMVT and optimal boldness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Sirot</w:t>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benoit</w:t>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.123078. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, qpaf100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024961v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Chaos to Clarity: Deriving Meaningful Biology from Big Data in Plant Pathology</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaitlin M. Gold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Navas-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -589,352 +589,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+                <w:t xml:space="preserve">Selfish Grower Behavior Can Group-optimally Eradicate Plant Diseases Caused by Coinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+                <w:t xml:space="preserve">Frank Hilker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lea-Deborah Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.2440006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0219198924400061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+                <w:t xml:space="preserve">hal-04576164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfish Grower Behavior Can Group-optimally Eradicate Plant Diseases Caused by Coinfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Hilker</w:t>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Deborah Kolb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2), pp.2440006. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0219198924400061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576164v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Themes and Approaches in Plant Virus Epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial spread of infectious diseases with conditional vector preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Jeger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Phytopathology, 113 (9), pp.1630-1646. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0378-V⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01972-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338724v1</w:t>
+                <w:t xml:space="preserve">hal-04177516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
               </w:r>
@@ -1052,213 +1052,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial spread of infectious diseases with conditional vector preferences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Themes and Approaches in Plant Virus Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Mike Jeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Phytopathology, 113 (9), pp.1630-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01972-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0378-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177516v1</w:t>
+                <w:t xml:space="preserve">hal-04338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Treilhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacommunity dynamics and the detection of species associations in co-occurrence analyses: Why patch disturbance matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik J. Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How growers make decisions impacts plant disease control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel E. Murray-Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik J. Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1628,672 +1628,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">Host Diversification May Split Epidemic Spread into Two Successive Fronts Advancing at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (7), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-022-01023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676499v1</w:t>
+                <w:t xml:space="preserve">hal-03684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Diversification May Split Epidemic Spread into Two Successive Fronts Advancing at Different Speeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. A. Lewis</w:t>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (7), pp.68. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-022-01023-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684083v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Plant Disease Epidemics with Clean Seed Usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiological and ecological consequences of virus manipulation of host and vector in plant virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vushrali A Bokil</w:t>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-021-00872-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1009759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200491v1</w:t>
+                <w:t xml:space="preserve">hal-03619965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles propriétés du pic épidémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control of Plant Disease Epidemics with Clean Seed Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bacaër</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisashi Inaba</w:t>
+                <w:t xml:space="preserve">Vushrali A Bokil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-021-00872-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008502v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and ecological consequences of virus manipulation of host and vector in plant virus transmission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouvelles propriétés du pic épidémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jeger</w:t>
+                <w:t xml:space="preserve">Nicolas Bacaër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Inaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619965v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,90 +2361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How optimal foragers should respond to habitat changes: on the consequences of habitat conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,287 +3372,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal niche differentiation of parasites sharing the same plant host: oak powdery mildew as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (11), pp.e01517. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402248v1</w:t>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Temporal niche differentiation of parasites sharing the same plant host: oak powdery mildew as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+                <w:t xml:space="preserve">Anne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.e01517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+                <w:t xml:space="preserve">hal-01402248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Finding, Sexual Spore Production, and the Spread of Fungal Plant Parasites</w:t>
               </w:r>
@@ -3902,51 +3902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a resource with randomly arriving foragers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,433 +4104,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional response predicts the effect of resource distribution on the optimal movement rate of consumers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Simple signaling games of sexual selection (Grafen’s revisited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (6-7), pp.1719-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-013-0745-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084299v1</w:t>
+                <w:t xml:space="preserve">hal-00933425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allee Effects and the Evolution of Polymorphism in Cyclic Parthenogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The functional response predicts the effect of resource distribution on the optimal movement rate of consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/674828⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (12), pp.1570-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854466v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple signaling games of sexual selection (Grafen’s revisited)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+                <w:t xml:space="preserve">Allee Effects and the Evolution of Polymorphism in Cyclic Parthenogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (6-7), pp.1719-1742. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183 (3), pp.E75-E88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-013-0745-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/674828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933425v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4737,90 +4737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (12), pp.2159-2166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,90 +5350,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking fear back into the Marginal Value Theorem: the risk-MVT and optimal boldness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability and Observability in Epidemiological Models - a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating parameters and states of an epidemic model using observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin M. Gold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Navas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-25-0328-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hilker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Deborah Kolb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219198924400061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jeger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0378-V" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01972-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Murray-Watson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aigu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Strelkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lewis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01023-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03200491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Bowen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vushrali A Bokil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00872-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008502v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Inaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03140204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Hilker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J S Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali A Bokil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Hilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02749742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02054006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Hilker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. J. Jeger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Reza Hajimorad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0240-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Briggs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-17-0080-FI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. S. Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Prendeville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Hajimorad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jeger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0745-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lewis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-009-0316-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQVJ0R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin M. Gold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Navas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-25-0328-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hilker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Deborah Kolb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219198924400061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01972-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0378-V" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Murray-Watson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Strelkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01023-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009759" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03200491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Bowen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vushrali A Bokil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00872-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008502v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Inaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03140204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Hilker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J S Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali A Bokil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Hilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02749742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02054006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Hilker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. J. Jeger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Reza Hajimorad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0240-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Briggs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-17-0080-FI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. S. Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Prendeville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Hajimorad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jeger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0745-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lewis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-009-0316-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQVJ0R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>