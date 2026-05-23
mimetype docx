--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -589,291 +589,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfish Grower Behavior Can Group-optimally Eradicate Plant Diseases Caused by Coinfection</w:t>
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Hilker</w:t>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Deborah Kolb</w:t>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0219198924400061⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576164v1</w:t>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selfish Grower Behavior Can Group-optimally Eradicate Plant Diseases Caused by Coinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Frank Hilker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Lea-Deborah Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.2440006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0219198924400061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial spread of infectious diseases with conditional vector preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hilker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -914,269 +914,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+                <w:t xml:space="preserve">Emerging Themes and Approaches in Plant Virus Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Jeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Phytopathology, 113 (9), pp.1630-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0378-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+                <w:t xml:space="preserve">hal-04338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Themes and Approaches in Plant Virus Epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Jeger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Phytopathology, 113 (9), pp.1630-1646. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0378-V⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04338724v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t>
               </w:r>
@@ -1628,521 +1628,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Diversification May Split Epidemic Spread into Two Successive Fronts Advancing at Different Speeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. A. Lewis</w:t>
+                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-022-01023-5⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684083v1</w:t>
+                <w:t xml:space="preserve">hal-03676499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">Host Diversification May Split Epidemic Spread into Two Successive Fronts Advancing at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (7), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-022-01023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676499v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and ecological consequences of virus manipulation of host and vector in plant virus transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+                <w:t xml:space="preserve">Optimal Control of Plant Disease Epidemics with Clean Seed Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Taylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+                <w:t xml:space="preserve">Brady Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jeger</w:t>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vushrali A Bokil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009759⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-021-00872-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619965v1</w:t>
+                <w:t xml:space="preserve">hal-03200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Plant Disease Epidemics with Clean Seed Usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiological and ecological consequences of virus manipulation of host and vector in plant virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vushrali A Bokil</w:t>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (5), pp.46. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1009759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-021-00872-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200491v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles propriétés du pic épidémique</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3547,51 +3547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,248 +3766,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of plant virus transmission pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing a resource with randomly arriving foragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. J. Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (91), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637678v1</w:t>
+                <w:t xml:space="preserve">hal-01294950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing a resource with randomly arriving foragers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of plant virus transmission pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. J. S. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Hajimorad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273 (91), pp.91-101. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 396, pp.75-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294950v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal in asexual populations: to be independent, clumped or grouped?</w:t>
               </w:r>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple signaling games of sexual selection (Grafen’s revisited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin M. Gold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Navas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-25-0328-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hilker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Deborah Kolb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219198924400061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01972-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jeger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0378-V" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Murray-Watson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aigu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Strelkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lewis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01023-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009759" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03200491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Bowen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vushrali A Bokil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00872-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008502v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Inaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03140204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Hilker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J S Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali A Bokil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Hilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02749742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02054006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Hilker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. J. Jeger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Reza Hajimorad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0240-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Briggs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-17-0080-FI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. S. Allen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Prendeville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Hajimorad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jeger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.01.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0745-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lewis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-009-0316-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQVJ0R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlin M. Gold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Navas-Cort&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Potnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-10-25-0328-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hilker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Deborah Kolb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219198924400061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01972-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jeger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0378-V" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312350v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Treilhaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011627" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E. Murray-Watson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aigu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Strelkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lewis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-022-01023-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03200491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Bowen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vushrali A Bokil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00872-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taylor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009759" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008502v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baca&#235;r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Inaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00437-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03140204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Hilker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.S. Allen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J S Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrushali A Bokil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Hilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121153" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02749742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02054006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Hilker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael. J. Jeger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Reza Hajimorad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01569465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemesle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0240-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Briggs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilan Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-17-0080-FI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1517" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0157-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637678v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. S. Allen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Prendeville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Hajimorad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jeger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9768-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0745-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12379" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44P1M504-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lewis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-009-0316-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFQVJ0R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316479964.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M Hamelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00297995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>